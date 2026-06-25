--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -1626,323 +1626,323 @@
           <t>窗帘没拉开</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B38" s="4" t="n"/>
       <c r="C38" s="4" t="n"/>
       <c r="D38" s="4" t="n"/>
       <c r="E38" s="4" t="n"/>
       <c r="F38" s="4" t="n"/>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B39" s="4" t="n"/>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>370，361，372，359</t>
+          <t>359，372，361，370</t>
         </is>
       </c>
       <c r="D39" s="4" t="n"/>
       <c r="E39" s="4" t="n"/>
       <c r="F39" s="4" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>高一2班</t>
         </is>
       </c>
       <c r="B40" s="4" t="n"/>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>366，355，357，353，368</t>
+          <t>355，353，357，368，366</t>
         </is>
       </c>
       <c r="D40" s="4" t="n"/>
       <c r="E40" s="4" t="n"/>
       <c r="F40" s="4" t="n"/>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>高一3班</t>
         </is>
       </c>
       <c r="B41" s="4" t="n"/>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>354，358，360，351，362，356</t>
+          <t>354，362，360，358，356，351</t>
         </is>
       </c>
       <c r="D41" s="4" t="n"/>
       <c r="E41" s="4" t="n"/>
       <c r="F41" s="4" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>高一4班</t>
         </is>
       </c>
       <c r="B42" s="4" t="n"/>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>352，310，317，319，314</t>
+          <t>319，314，310，352，317</t>
         </is>
       </c>
       <c r="D42" s="4" t="n"/>
       <c r="E42" s="4" t="n"/>
       <c r="F42" s="4" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>高一5班</t>
         </is>
       </c>
       <c r="B43" s="4" t="n"/>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>311，313，306，315，309</t>
+          <t>306，313，315，311，309</t>
         </is>
       </c>
       <c r="D43" s="4" t="n"/>
       <c r="E43" s="4" t="n"/>
       <c r="F43" s="4" t="n"/>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>高一6班</t>
         </is>
       </c>
       <c r="B44" s="4" t="n"/>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>307，303，304，302，305</t>
+          <t>303，307，305，302，304</t>
         </is>
       </c>
       <c r="D44" s="4" t="n"/>
       <c r="E44" s="4" t="n"/>
       <c r="F44" s="4" t="n"/>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>高一6/7班</t>
+          <t>高一7班</t>
         </is>
       </c>
       <c r="B45" s="4" t="n"/>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>403，406，409，407，404，405</t>
         </is>
       </c>
       <c r="D45" s="4" t="n"/>
       <c r="E45" s="4" t="n"/>
       <c r="F45" s="4" t="n"/>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>高一7班</t>
+          <t>高一7/6班</t>
         </is>
       </c>
       <c r="B46" s="4" t="n"/>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>406，403，407，404，405，409</t>
+          <t>301</t>
         </is>
       </c>
       <c r="D46" s="4" t="n"/>
       <c r="E46" s="4" t="n"/>
       <c r="F46" s="4" t="n"/>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一8/2班</t>
         </is>
       </c>
       <c r="B47" s="4" t="n"/>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>376，410，408，413，411</t>
+          <t>364</t>
         </is>
       </c>
       <c r="D47" s="4" t="n"/>
       <c r="E47" s="4" t="n"/>
       <c r="F47" s="4" t="n"/>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>高一8/4班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B48" s="4" t="n"/>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>413，408，376，411，410</t>
         </is>
       </c>
       <c r="D48" s="4" t="n"/>
       <c r="E48" s="4" t="n"/>
       <c r="F48" s="4" t="n"/>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>高一8/2班</t>
+          <t>高一8/4班</t>
         </is>
       </c>
       <c r="B49" s="4" t="n"/>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D49" s="4" t="n"/>
       <c r="E49" s="4" t="n"/>
       <c r="F49" s="4" t="n"/>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>高一9班</t>
+          <t>高一8/1/10班</t>
         </is>
       </c>
       <c r="B50" s="4" t="n"/>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>414，419，412，415，417</t>
+          <t>374</t>
         </is>
       </c>
       <c r="D50" s="4" t="n"/>
       <c r="E50" s="4" t="n"/>
       <c r="F50" s="4" t="n"/>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>高一10班</t>
+          <t>高一9班</t>
         </is>
       </c>
       <c r="B51" s="4" t="n"/>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>421，423，418，416，425</t>
+          <t>415，414，419，412，417</t>
         </is>
       </c>
       <c r="D51" s="4" t="n"/>
       <c r="E51" s="4" t="n"/>
       <c r="F51" s="4" t="n"/>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>高一10/8/1班</t>
+          <t>高一10班</t>
         </is>
       </c>
       <c r="B52" s="4" t="n"/>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>421，423，425，416，418</t>
         </is>
       </c>
       <c r="D52" s="4" t="n"/>
       <c r="E52" s="4" t="n"/>
       <c r="F52" s="4" t="n"/>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>高一11/5班</t>
+          <t>高一11班</t>
         </is>
       </c>
       <c r="B53" s="4" t="n"/>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>424，427，420，422，429</t>
         </is>
       </c>
       <c r="D53" s="4" t="n"/>
       <c r="E53" s="4" t="n"/>
       <c r="F53" s="4" t="n"/>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>高一11班</t>
+          <t>高一11/5班</t>
         </is>
       </c>
       <c r="B54" s="4" t="n"/>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>420，422，427，429，424</t>
+          <t>308</t>
         </is>
       </c>
       <c r="D54" s="4" t="n"/>
       <c r="E54" s="4" t="n"/>
       <c r="F54" s="4" t="n"/>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>高一12班</t>
+          <t>高一11/12/10/9班</t>
         </is>
       </c>
       <c r="B55" s="4" t="n"/>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>458，433，454，452，456</t>
+          <t>431</t>
         </is>
       </c>
       <c r="D55" s="4" t="n"/>
       <c r="E55" s="4" t="n"/>
       <c r="F55" s="4" t="n"/>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>高一12/10/11/9班</t>
+          <t>高一12班</t>
         </is>
       </c>
       <c r="B56" s="4" t="n"/>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>456，433，452，454，458</t>
         </is>
       </c>
       <c r="D56" s="4" t="n"/>
       <c r="E56" s="4" t="n"/>
       <c r="F56" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A38:E38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="C42:F42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C43:F43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="C44:F44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="C45:F45"/>
     <mergeCell ref="A46:B46"/>