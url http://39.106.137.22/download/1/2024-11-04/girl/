--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -1306,323 +1306,323 @@
           <t>姜昕雨   李雨璇  刘旭迟走</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="4" t="n"/>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>370，361，372，359</t>
+          <t>361，372，370，359</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>高一2班</t>
+          <t>高一1/8/10班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>366，355，357，353，368</t>
+          <t>374</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>高一3班</t>
+          <t>高一2班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>354，358，360，351，362，356</t>
+          <t>355，357，366，368，353</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>高一4班</t>
+          <t>高一2/8班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>352，310，317，319，314</t>
+          <t>364</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>高一5班</t>
+          <t>高一3班</t>
         </is>
       </c>
       <c r="B33" s="4" t="n"/>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>311，313，306，315，309</t>
+          <t>362，356，358，354，351，360</t>
         </is>
       </c>
       <c r="D33" s="4" t="n"/>
       <c r="E33" s="4" t="n"/>
       <c r="F33" s="4" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>高一6班</t>
+          <t>高一4班</t>
         </is>
       </c>
       <c r="B34" s="4" t="n"/>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>307，303，304，302，305</t>
+          <t>317，352，314，319，310</t>
         </is>
       </c>
       <c r="D34" s="4" t="n"/>
       <c r="E34" s="4" t="n"/>
       <c r="F34" s="4" t="n"/>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>高一6/7班</t>
+          <t>高一5班</t>
         </is>
       </c>
       <c r="B35" s="4" t="n"/>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>313，309，315，306，311</t>
         </is>
       </c>
       <c r="D35" s="4" t="n"/>
       <c r="E35" s="4" t="n"/>
       <c r="F35" s="4" t="n"/>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>高一7班</t>
+          <t>高一6班</t>
         </is>
       </c>
       <c r="B36" s="4" t="n"/>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>406，403，407，404，405，409</t>
+          <t>307，305，303，304，302</t>
         </is>
       </c>
       <c r="D36" s="4" t="n"/>
       <c r="E36" s="4" t="n"/>
       <c r="F36" s="4" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一6/7班</t>
         </is>
       </c>
       <c r="B37" s="4" t="n"/>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>376，410，408，413，411</t>
+          <t>301</t>
         </is>
       </c>
       <c r="D37" s="4" t="n"/>
       <c r="E37" s="4" t="n"/>
       <c r="F37" s="4" t="n"/>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>高一8/4班</t>
+          <t>高一7班</t>
         </is>
       </c>
       <c r="B38" s="4" t="n"/>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>409，403，405，406，404，407</t>
         </is>
       </c>
       <c r="D38" s="4" t="n"/>
       <c r="E38" s="4" t="n"/>
       <c r="F38" s="4" t="n"/>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>高一8/2班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B39" s="4" t="n"/>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>376，411，410，408，413</t>
         </is>
       </c>
       <c r="D39" s="4" t="n"/>
       <c r="E39" s="4" t="n"/>
       <c r="F39" s="4" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>高一9班</t>
+          <t>高一8/4班</t>
         </is>
       </c>
       <c r="B40" s="4" t="n"/>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>414，419，412，415，417</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D40" s="4" t="n"/>
       <c r="E40" s="4" t="n"/>
       <c r="F40" s="4" t="n"/>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>高一10班</t>
+          <t>高一9班</t>
         </is>
       </c>
       <c r="B41" s="4" t="n"/>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>421，423，418，416，425</t>
+          <t>415，414，417，419，412</t>
         </is>
       </c>
       <c r="D41" s="4" t="n"/>
       <c r="E41" s="4" t="n"/>
       <c r="F41" s="4" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>高一10/8/1班</t>
+          <t>高一9/11/12/10班</t>
         </is>
       </c>
       <c r="B42" s="4" t="n"/>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>431</t>
         </is>
       </c>
       <c r="D42" s="4" t="n"/>
       <c r="E42" s="4" t="n"/>
       <c r="F42" s="4" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>高一11/5班</t>
+          <t>高一10班</t>
         </is>
       </c>
       <c r="B43" s="4" t="n"/>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>421，418，416，425，423</t>
         </is>
       </c>
       <c r="D43" s="4" t="n"/>
       <c r="E43" s="4" t="n"/>
       <c r="F43" s="4" t="n"/>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>高一11班</t>
         </is>
       </c>
       <c r="B44" s="4" t="n"/>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>420，422，427，429，424</t>
+          <t>429，424，427，422，420</t>
         </is>
       </c>
       <c r="D44" s="4" t="n"/>
       <c r="E44" s="4" t="n"/>
       <c r="F44" s="4" t="n"/>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>高一12班</t>
+          <t>高一11/5班</t>
         </is>
       </c>
       <c r="B45" s="4" t="n"/>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>458，433，454，452，456</t>
+          <t>308</t>
         </is>
       </c>
       <c r="D45" s="4" t="n"/>
       <c r="E45" s="4" t="n"/>
       <c r="F45" s="4" t="n"/>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>高一12/10/11/9班</t>
+          <t>高一12班</t>
         </is>
       </c>
       <c r="B46" s="4" t="n"/>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>456，452，454，458，433</t>
         </is>
       </c>
       <c r="D46" s="4" t="n"/>
       <c r="E46" s="4" t="n"/>
       <c r="F46" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:F29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:F30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:F31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:F32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:F33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:F34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:F35"/>
     <mergeCell ref="A36:B36"/>