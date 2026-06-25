--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -1178,323 +1178,323 @@
           <t>王云骞迟走</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="4" t="n"/>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>370，372，359，361</t>
+          <t>372，370，359，361</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>高一2班</t>
         </is>
       </c>
       <c r="B26" s="4" t="n"/>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>355，366，368，357，353</t>
+          <t>357，368，355，366，353</t>
         </is>
       </c>
       <c r="D26" s="4" t="n"/>
       <c r="E26" s="4" t="n"/>
       <c r="F26" s="4" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>高一2/8班</t>
         </is>
       </c>
       <c r="B27" s="4" t="n"/>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>364</t>
         </is>
       </c>
       <c r="D27" s="4" t="n"/>
       <c r="E27" s="4" t="n"/>
       <c r="F27" s="4" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>高一3班</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>362，354，356，360，358，351</t>
+          <t>358，356，360，354，362，351</t>
         </is>
       </c>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>高一4班</t>
+          <t>高一4/8班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>310，314，319，317，352</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>高一5班</t>
+          <t>高一4班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>315，306，309，313，311</t>
+          <t>319，314，317，352，310</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>高一5/11班</t>
+          <t>高一5班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>309，306，315，313，311</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>高一6班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>304，302，303，305，307</t>
+          <t>302，305，307，304，303</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>高一7/6班</t>
+          <t>高一6/7班</t>
         </is>
       </c>
       <c r="B33" s="4" t="n"/>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="D33" s="4" t="n"/>
       <c r="E33" s="4" t="n"/>
       <c r="F33" s="4" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>高一7班</t>
         </is>
       </c>
       <c r="B34" s="4" t="n"/>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>404，407，409，403，406，405</t>
+          <t>403，405，407，406，409，404</t>
         </is>
       </c>
       <c r="D34" s="4" t="n"/>
       <c r="E34" s="4" t="n"/>
       <c r="F34" s="4" t="n"/>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>高一8班</t>
         </is>
       </c>
       <c r="B35" s="4" t="n"/>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>413，408，376，411，410</t>
+          <t>408，411，413，410，376</t>
         </is>
       </c>
       <c r="D35" s="4" t="n"/>
       <c r="E35" s="4" t="n"/>
       <c r="F35" s="4" t="n"/>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>高一8/4班</t>
+          <t>高一9班</t>
         </is>
       </c>
       <c r="B36" s="4" t="n"/>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>414，415，417，419，412</t>
         </is>
       </c>
       <c r="D36" s="4" t="n"/>
       <c r="E36" s="4" t="n"/>
       <c r="F36" s="4" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>高一9班</t>
+          <t>高一10班</t>
         </is>
       </c>
       <c r="B37" s="4" t="n"/>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>412，415，414，417，419</t>
+          <t>425，423，416，418，421</t>
         </is>
       </c>
       <c r="D37" s="4" t="n"/>
       <c r="E37" s="4" t="n"/>
       <c r="F37" s="4" t="n"/>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>高一10班</t>
+          <t>高一10/1/8班</t>
         </is>
       </c>
       <c r="B38" s="4" t="n"/>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>418，425，421，423，416</t>
+          <t>374</t>
         </is>
       </c>
       <c r="D38" s="4" t="n"/>
       <c r="E38" s="4" t="n"/>
       <c r="F38" s="4" t="n"/>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>高一10/9/12/11班</t>
+          <t>高一10/11/12/9班</t>
         </is>
       </c>
       <c r="B39" s="4" t="n"/>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>431</t>
         </is>
       </c>
       <c r="D39" s="4" t="n"/>
       <c r="E39" s="4" t="n"/>
       <c r="F39" s="4" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>高一10/1/8班</t>
+          <t>高一11班</t>
         </is>
       </c>
       <c r="B40" s="4" t="n"/>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>429，420，424，427，422</t>
         </is>
       </c>
       <c r="D40" s="4" t="n"/>
       <c r="E40" s="4" t="n"/>
       <c r="F40" s="4" t="n"/>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>高一11班</t>
+          <t>高一11/5班</t>
         </is>
       </c>
       <c r="B41" s="4" t="n"/>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>424，427，429，420，422</t>
+          <t>308</t>
         </is>
       </c>
       <c r="D41" s="4" t="n"/>
       <c r="E41" s="4" t="n"/>
       <c r="F41" s="4" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>高一12班</t>
         </is>
       </c>
       <c r="B42" s="4" t="n"/>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>456，454，433，458，452</t>
+          <t>458，454，452，456，433</t>
         </is>
       </c>
       <c r="D42" s="4" t="n"/>
       <c r="E42" s="4" t="n"/>
       <c r="F42" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:F25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:F27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:F29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:F30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:F31"/>
     <mergeCell ref="A32:B32"/>