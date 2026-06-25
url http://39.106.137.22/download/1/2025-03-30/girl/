--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -698,323 +698,323 @@
           <t>没拖地</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B9" s="4" t="n"/>
       <c r="C9" s="4" t="n"/>
       <c r="D9" s="4" t="n"/>
       <c r="E9" s="4" t="n"/>
       <c r="F9" s="4" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B10" s="4" t="n"/>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>361，372，370，359</t>
+          <t>372，370，359，361</t>
         </is>
       </c>
       <c r="D10" s="4" t="n"/>
       <c r="E10" s="4" t="n"/>
       <c r="F10" s="4" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>高一2班</t>
         </is>
       </c>
       <c r="B11" s="4" t="n"/>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>355，366，357，353，368</t>
+          <t>366，353，368，355，357</t>
         </is>
       </c>
       <c r="D11" s="4" t="n"/>
       <c r="E11" s="4" t="n"/>
       <c r="F11" s="4" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>高一3班</t>
         </is>
       </c>
       <c r="B12" s="4" t="n"/>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>354，351，362，356，358，360</t>
+          <t>360，354，351，358，356，362</t>
         </is>
       </c>
       <c r="D12" s="4" t="n"/>
       <c r="E12" s="4" t="n"/>
       <c r="F12" s="4" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>高一4班</t>
         </is>
       </c>
       <c r="B13" s="4" t="n"/>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>310，352，317，319，314</t>
+          <t>319，352，310，314，317</t>
         </is>
       </c>
       <c r="D13" s="4" t="n"/>
       <c r="E13" s="4" t="n"/>
       <c r="F13" s="4" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>高一5班</t>
         </is>
       </c>
       <c r="B14" s="4" t="n"/>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>306，313，311，315，309</t>
+          <t>309，315，311，313，306</t>
         </is>
       </c>
       <c r="D14" s="4" t="n"/>
       <c r="E14" s="4" t="n"/>
       <c r="F14" s="4" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>高一6班</t>
         </is>
       </c>
       <c r="B15" s="4" t="n"/>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>307，305，303，304，302</t>
+          <t>302，307，305，304，303</t>
         </is>
       </c>
       <c r="D15" s="4" t="n"/>
       <c r="E15" s="4" t="n"/>
       <c r="F15" s="4" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>高一6/7班</t>
         </is>
       </c>
       <c r="B16" s="4" t="n"/>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="D16" s="4" t="n"/>
       <c r="E16" s="4" t="n"/>
       <c r="F16" s="4" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>高一7班</t>
         </is>
       </c>
       <c r="B17" s="4" t="n"/>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>406，403，404，405，409，407</t>
+          <t>409，404，407，406，403，405</t>
         </is>
       </c>
       <c r="D17" s="4" t="n"/>
       <c r="E17" s="4" t="n"/>
       <c r="F17" s="4" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一8/4班</t>
         </is>
       </c>
       <c r="B18" s="4" t="n"/>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>376，408，410，413，411</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>高一8/4班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>410，408，413，411，376</t>
         </is>
       </c>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>高一8/2班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>364</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>高一9班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>419，415，414，412，417</t>
+          <t>412，415，417，419，414</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>高一10班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>421，423，418，425，416</t>
+          <t>425，416，423，421，418</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>高一10/8/1班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>374</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>高一11班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>422，429，420，427，424</t>
+          <t>422，424，429，427，420</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>高一11/5班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>高一12/10/11/9班</t>
+          <t>高一12班</t>
         </is>
       </c>
       <c r="B26" s="4" t="n"/>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>456，433，452，454，458</t>
         </is>
       </c>
       <c r="D26" s="4" t="n"/>
       <c r="E26" s="4" t="n"/>
       <c r="F26" s="4" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>高一12班</t>
+          <t>高一12/10/9/11班</t>
         </is>
       </c>
       <c r="B27" s="4" t="n"/>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>454，452，456，458，433</t>
+          <t>431</t>
         </is>
       </c>
       <c r="D27" s="4" t="n"/>
       <c r="E27" s="4" t="n"/>
       <c r="F27" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="A17:B17"/>