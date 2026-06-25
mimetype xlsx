--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -1146,243 +1146,243 @@
           <t>2床下放杂物</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="4" t="n"/>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>359，370，372，361</t>
+          <t>372，370，359，361</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>高一1/8/10班</t>
+          <t>高一2班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>357，368，355，366，353</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>高一2班</t>
+          <t>高一2/8班</t>
         </is>
       </c>
       <c r="B26" s="4" t="n"/>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>353，368，355，357，366</t>
+          <t>364</t>
         </is>
       </c>
       <c r="D26" s="4" t="n"/>
       <c r="E26" s="4" t="n"/>
       <c r="F26" s="4" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>高一3班</t>
         </is>
       </c>
       <c r="B27" s="4" t="n"/>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>358，360，362，351，356，354</t>
+          <t>358，356，360，354，362，351</t>
         </is>
       </c>
       <c r="D27" s="4" t="n"/>
       <c r="E27" s="4" t="n"/>
       <c r="F27" s="4" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>高一4班</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>319，317，310，314，352</t>
+          <t>319，314，317，352，310</t>
         </is>
       </c>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>高一5班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>315，306</t>
+          <t>306，315</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>高一6班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>304，303，307，305，302</t>
+          <t>302，305，307，304，303</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>高一7班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>403，404，405，406</t>
+          <t>403，405，406，404</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>高一8/2班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>408，411，413，410，376</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一9班</t>
         </is>
       </c>
       <c r="B33" s="4" t="n"/>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>410，408，376，411，413</t>
+          <t>414，415，417，419，412</t>
         </is>
       </c>
       <c r="D33" s="4" t="n"/>
       <c r="E33" s="4" t="n"/>
       <c r="F33" s="4" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>高一9班</t>
+          <t>高一10班</t>
         </is>
       </c>
       <c r="B34" s="4" t="n"/>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>414，419，417，415，412</t>
+          <t>425，423，416，421</t>
         </is>
       </c>
       <c r="D34" s="4" t="n"/>
       <c r="E34" s="4" t="n"/>
       <c r="F34" s="4" t="n"/>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>高一10班</t>
+          <t>高一10/1/8班</t>
         </is>
       </c>
       <c r="B35" s="4" t="n"/>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>425，423，421，416</t>
+          <t>374</t>
         </is>
       </c>
       <c r="D35" s="4" t="n"/>
       <c r="E35" s="4" t="n"/>
       <c r="F35" s="4" t="n"/>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>高一11班</t>
         </is>
       </c>
       <c r="B36" s="4" t="n"/>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>422，420，424，427</t>
+          <t>420，424，427，422</t>
         </is>
       </c>
       <c r="D36" s="4" t="n"/>
       <c r="E36" s="4" t="n"/>
       <c r="F36" s="4" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>高一12班</t>
         </is>
       </c>
       <c r="B37" s="4" t="n"/>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>458，433</t>
         </is>
       </c>
       <c r="D37" s="4" t="n"/>
       <c r="E37" s="4" t="n"/>
       <c r="F37" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="30">
     <mergeCell ref="A1:F1"/>