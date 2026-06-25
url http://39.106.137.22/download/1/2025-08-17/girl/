--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -2394,323 +2394,323 @@
           <t>四床架下放书包</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B62" s="4" t="n"/>
       <c r="C62" s="4" t="n"/>
       <c r="D62" s="4" t="n"/>
       <c r="E62" s="4" t="n"/>
       <c r="F62" s="4" t="n"/>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B63" s="4" t="n"/>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>370，361，372，359</t>
+          <t>361，359，370，372</t>
         </is>
       </c>
       <c r="D63" s="4" t="n"/>
       <c r="E63" s="4" t="n"/>
       <c r="F63" s="4" t="n"/>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>高一2班</t>
         </is>
       </c>
       <c r="B64" s="4" t="n"/>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>366，355，357，353，368</t>
+          <t>353，357，366，368，355</t>
         </is>
       </c>
       <c r="D64" s="4" t="n"/>
       <c r="E64" s="4" t="n"/>
       <c r="F64" s="4" t="n"/>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>高一3班</t>
+          <t>高一2/8班</t>
         </is>
       </c>
       <c r="B65" s="4" t="n"/>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>354，358，360，351，362，356</t>
+          <t>364</t>
         </is>
       </c>
       <c r="D65" s="4" t="n"/>
       <c r="E65" s="4" t="n"/>
       <c r="F65" s="4" t="n"/>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>高一4班</t>
+          <t>高一3班</t>
         </is>
       </c>
       <c r="B66" s="4" t="n"/>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>352，310，317，319，314</t>
+          <t>362，351，358，354，360，356</t>
         </is>
       </c>
       <c r="D66" s="4" t="n"/>
       <c r="E66" s="4" t="n"/>
       <c r="F66" s="4" t="n"/>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>高一5班</t>
+          <t>高一4班</t>
         </is>
       </c>
       <c r="B67" s="4" t="n"/>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>311，313，306，315，309</t>
+          <t>319，352，314，317，310</t>
         </is>
       </c>
       <c r="D67" s="4" t="n"/>
       <c r="E67" s="4" t="n"/>
       <c r="F67" s="4" t="n"/>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>高一6班</t>
+          <t>高一4/8班</t>
         </is>
       </c>
       <c r="B68" s="4" t="n"/>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>307，303，304，302，305</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D68" s="4" t="n"/>
       <c r="E68" s="4" t="n"/>
       <c r="F68" s="4" t="n"/>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>高一6/7班</t>
+          <t>高一5班</t>
         </is>
       </c>
       <c r="B69" s="4" t="n"/>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>311，309，315，306，313</t>
         </is>
       </c>
       <c r="D69" s="4" t="n"/>
       <c r="E69" s="4" t="n"/>
       <c r="F69" s="4" t="n"/>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>高一7班</t>
+          <t>高一6班</t>
         </is>
       </c>
       <c r="B70" s="4" t="n"/>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>406，403，407，404，405，409</t>
+          <t>307，303，304，302，305</t>
         </is>
       </c>
       <c r="D70" s="4" t="n"/>
       <c r="E70" s="4" t="n"/>
       <c r="F70" s="4" t="n"/>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一6/7班</t>
         </is>
       </c>
       <c r="B71" s="4" t="n"/>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>376，410，408，413，411</t>
+          <t>301</t>
         </is>
       </c>
       <c r="D71" s="4" t="n"/>
       <c r="E71" s="4" t="n"/>
       <c r="F71" s="4" t="n"/>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>高一8/4班</t>
+          <t>高一7班</t>
         </is>
       </c>
       <c r="B72" s="4" t="n"/>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>404，406，403，405，407，409</t>
         </is>
       </c>
       <c r="D72" s="4" t="n"/>
       <c r="E72" s="4" t="n"/>
       <c r="F72" s="4" t="n"/>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>高一8/2班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B73" s="4" t="n"/>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>408，411，376，410，413</t>
         </is>
       </c>
       <c r="D73" s="4" t="n"/>
       <c r="E73" s="4" t="n"/>
       <c r="F73" s="4" t="n"/>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>高一9班</t>
         </is>
       </c>
       <c r="B74" s="4" t="n"/>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>414，419，412，415，417</t>
+          <t>415，414，412，417，419</t>
         </is>
       </c>
       <c r="D74" s="4" t="n"/>
       <c r="E74" s="4" t="n"/>
       <c r="F74" s="4" t="n"/>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>高一10班</t>
         </is>
       </c>
       <c r="B75" s="4" t="n"/>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>421，423，418，416，425</t>
+          <t>418，425，423，416，421</t>
         </is>
       </c>
       <c r="D75" s="4" t="n"/>
       <c r="E75" s="4" t="n"/>
       <c r="F75" s="4" t="n"/>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>高一10/8/1班</t>
+          <t>高一10/1/8班</t>
         </is>
       </c>
       <c r="B76" s="4" t="n"/>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>374</t>
         </is>
       </c>
       <c r="D76" s="4" t="n"/>
       <c r="E76" s="4" t="n"/>
       <c r="F76" s="4" t="n"/>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>高一11/5班</t>
+          <t>高一10/11/9/12班</t>
         </is>
       </c>
       <c r="B77" s="4" t="n"/>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>431</t>
         </is>
       </c>
       <c r="D77" s="4" t="n"/>
       <c r="E77" s="4" t="n"/>
       <c r="F77" s="4" t="n"/>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>高一11班</t>
         </is>
       </c>
       <c r="B78" s="4" t="n"/>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>420，422，427，429，424</t>
+          <t>429，427，424，422，420</t>
         </is>
       </c>
       <c r="D78" s="4" t="n"/>
       <c r="E78" s="4" t="n"/>
       <c r="F78" s="4" t="n"/>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>高一12班</t>
+          <t>高一11/5班</t>
         </is>
       </c>
       <c r="B79" s="4" t="n"/>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>458，433，454，452，456</t>
+          <t>308</t>
         </is>
       </c>
       <c r="D79" s="4" t="n"/>
       <c r="E79" s="4" t="n"/>
       <c r="F79" s="4" t="n"/>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>高一12/10/11/9班</t>
+          <t>高一12班</t>
         </is>
       </c>
       <c r="B80" s="4" t="n"/>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>433，454，458，456，452</t>
         </is>
       </c>
       <c r="D80" s="4" t="n"/>
       <c r="E80" s="4" t="n"/>
       <c r="F80" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="C63:F63"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="C64:F64"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="C65:F65"/>
     <mergeCell ref="A66:B66"/>
     <mergeCell ref="C66:F66"/>
     <mergeCell ref="A67:B67"/>
     <mergeCell ref="C67:F67"/>
     <mergeCell ref="A68:B68"/>
     <mergeCell ref="C68:F68"/>
     <mergeCell ref="A69:B69"/>
     <mergeCell ref="C69:F69"/>
     <mergeCell ref="A70:B70"/>