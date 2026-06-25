--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -2330,323 +2330,323 @@
           <t>6床下鞋架摆放不规范</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B60" s="4" t="n"/>
       <c r="C60" s="4" t="n"/>
       <c r="D60" s="4" t="n"/>
       <c r="E60" s="4" t="n"/>
       <c r="F60" s="4" t="n"/>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B61" s="4" t="n"/>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>370，361，359，372</t>
+          <t>361，370，359，372</t>
         </is>
       </c>
       <c r="D61" s="4" t="n"/>
       <c r="E61" s="4" t="n"/>
       <c r="F61" s="4" t="n"/>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>高一2班</t>
         </is>
       </c>
       <c r="B62" s="4" t="n"/>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>368，357，366，355，353</t>
+          <t>366，355，353，368，357</t>
         </is>
       </c>
       <c r="D62" s="4" t="n"/>
       <c r="E62" s="4" t="n"/>
       <c r="F62" s="4" t="n"/>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>高一2/8班</t>
+          <t>高一3班</t>
         </is>
       </c>
       <c r="B63" s="4" t="n"/>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>356，362，351，354，360，358</t>
         </is>
       </c>
       <c r="D63" s="4" t="n"/>
       <c r="E63" s="4" t="n"/>
       <c r="F63" s="4" t="n"/>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>高一3班</t>
+          <t>高一4/8班</t>
         </is>
       </c>
       <c r="B64" s="4" t="n"/>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>354，360，362，356，358，351</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D64" s="4" t="n"/>
       <c r="E64" s="4" t="n"/>
       <c r="F64" s="4" t="n"/>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>高一4班</t>
         </is>
       </c>
       <c r="B65" s="4" t="n"/>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>352，314，310，317，319</t>
+          <t>310，314，319，352，317</t>
         </is>
       </c>
       <c r="D65" s="4" t="n"/>
       <c r="E65" s="4" t="n"/>
       <c r="F65" s="4" t="n"/>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>高一4/8班</t>
+          <t>高一5班</t>
         </is>
       </c>
       <c r="B66" s="4" t="n"/>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>313，315，309，311，306</t>
         </is>
       </c>
       <c r="D66" s="4" t="n"/>
       <c r="E66" s="4" t="n"/>
       <c r="F66" s="4" t="n"/>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>高一5班</t>
+          <t>高一6班</t>
         </is>
       </c>
       <c r="B67" s="4" t="n"/>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>313，311，306，315，309</t>
+          <t>307，305，302，303，304</t>
         </is>
       </c>
       <c r="D67" s="4" t="n"/>
       <c r="E67" s="4" t="n"/>
       <c r="F67" s="4" t="n"/>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>高一6班</t>
+          <t>高一7班</t>
         </is>
       </c>
       <c r="B68" s="4" t="n"/>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>307，303，304，302，305</t>
+          <t>409，404，403，406，407，405</t>
         </is>
       </c>
       <c r="D68" s="4" t="n"/>
       <c r="E68" s="4" t="n"/>
       <c r="F68" s="4" t="n"/>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>高一6/7班</t>
+          <t>高一7/6班</t>
         </is>
       </c>
       <c r="B69" s="4" t="n"/>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="D69" s="4" t="n"/>
       <c r="E69" s="4" t="n"/>
       <c r="F69" s="4" t="n"/>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>高一7班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B70" s="4" t="n"/>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>403，406，407，405，409，404</t>
+          <t>410，376，413，411，408</t>
         </is>
       </c>
       <c r="D70" s="4" t="n"/>
       <c r="E70" s="4" t="n"/>
       <c r="F70" s="4" t="n"/>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一8/2班</t>
         </is>
       </c>
       <c r="B71" s="4" t="n"/>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>413，411，408，410，376</t>
+          <t>364</t>
         </is>
       </c>
       <c r="D71" s="4" t="n"/>
       <c r="E71" s="4" t="n"/>
       <c r="F71" s="4" t="n"/>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>高一9班</t>
         </is>
       </c>
       <c r="B72" s="4" t="n"/>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>412，415，414，417，419</t>
+          <t>412，414，419，417，415</t>
         </is>
       </c>
       <c r="D72" s="4" t="n"/>
       <c r="E72" s="4" t="n"/>
       <c r="F72" s="4" t="n"/>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>高一10班</t>
         </is>
       </c>
       <c r="B73" s="4" t="n"/>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>421，423，418，416，425</t>
+          <t>416，425，421，423，418</t>
         </is>
       </c>
       <c r="D73" s="4" t="n"/>
       <c r="E73" s="4" t="n"/>
       <c r="F73" s="4" t="n"/>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>高一10/1/8班</t>
+          <t>高一10/11/12/9班</t>
         </is>
       </c>
       <c r="B74" s="4" t="n"/>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>431</t>
         </is>
       </c>
       <c r="D74" s="4" t="n"/>
       <c r="E74" s="4" t="n"/>
       <c r="F74" s="4" t="n"/>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>高一11班</t>
+          <t>高一10/8/1班</t>
         </is>
       </c>
       <c r="B75" s="4" t="n"/>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>429，422，424，427，420</t>
+          <t>374</t>
         </is>
       </c>
       <c r="D75" s="4" t="n"/>
       <c r="E75" s="4" t="n"/>
       <c r="F75" s="4" t="n"/>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>高一11/5班</t>
+          <t>高一11班</t>
         </is>
       </c>
       <c r="B76" s="4" t="n"/>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>422，424，429，420，427</t>
         </is>
       </c>
       <c r="D76" s="4" t="n"/>
       <c r="E76" s="4" t="n"/>
       <c r="F76" s="4" t="n"/>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>高一12班</t>
+          <t>高一11/5班</t>
         </is>
       </c>
       <c r="B77" s="4" t="n"/>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>454，452，433，456，458</t>
+          <t>308</t>
         </is>
       </c>
       <c r="D77" s="4" t="n"/>
       <c r="E77" s="4" t="n"/>
       <c r="F77" s="4" t="n"/>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>高一12/10/9/11班</t>
+          <t>高一12班</t>
         </is>
       </c>
       <c r="B78" s="4" t="n"/>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>452，458，454，456，433</t>
         </is>
       </c>
       <c r="D78" s="4" t="n"/>
       <c r="E78" s="4" t="n"/>
       <c r="F78" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A60:E60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="C61:F61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="C62:F62"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="C63:F63"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="C64:F64"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="C65:F65"/>
     <mergeCell ref="A66:B66"/>
     <mergeCell ref="C66:F66"/>
     <mergeCell ref="A67:B67"/>
     <mergeCell ref="C67:F67"/>
     <mergeCell ref="A68:B68"/>