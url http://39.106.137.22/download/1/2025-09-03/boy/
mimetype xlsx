--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -932,83 +932,83 @@
       <c r="B16" s="4" t="n"/>
       <c r="C16" s="4" t="n"/>
       <c r="D16" s="4" t="n"/>
       <c r="E16" s="4" t="n"/>
       <c r="F16" s="4" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B17" s="4" t="n"/>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>552</t>
         </is>
       </c>
       <c r="D17" s="4" t="n"/>
       <c r="E17" s="4" t="n"/>
       <c r="F17" s="4" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一2/10班</t>
         </is>
       </c>
       <c r="B18" s="4" t="n"/>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>556</t>
         </is>
       </c>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>高一10/2班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>566</t>
         </is>
       </c>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>高一12/4/9班</t>
+          <t>高一9/4/12班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>551</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>高一12班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>574</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>