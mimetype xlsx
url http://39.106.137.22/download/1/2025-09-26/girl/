--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -852,329 +852,329 @@
         <is>
           <t>卫生</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>窗台挂雨伞</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B14" s="4" t="n"/>
       <c r="C14" s="4" t="n"/>
       <c r="D14" s="4" t="n"/>
       <c r="E14" s="4" t="n"/>
       <c r="F14" s="4" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>高一1班</t>
+          <t>高一1/8/10班</t>
         </is>
       </c>
       <c r="B15" s="4" t="n"/>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>372，361，370，359</t>
+          <t>374</t>
         </is>
       </c>
       <c r="D15" s="4" t="n"/>
       <c r="E15" s="4" t="n"/>
       <c r="F15" s="4" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>高一1/8/10班</t>
+          <t>高一1班</t>
         </is>
       </c>
       <c r="B16" s="4" t="n"/>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>370，372，361，359</t>
         </is>
       </c>
       <c r="D16" s="4" t="n"/>
       <c r="E16" s="4" t="n"/>
       <c r="F16" s="4" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>高一2班</t>
         </is>
       </c>
       <c r="B17" s="4" t="n"/>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>368，355，357，353，366</t>
+          <t>366，357，353，355，368</t>
         </is>
       </c>
       <c r="D17" s="4" t="n"/>
       <c r="E17" s="4" t="n"/>
       <c r="F17" s="4" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>高一3班</t>
         </is>
       </c>
       <c r="B18" s="4" t="n"/>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>358，360，354，356，362，351</t>
+          <t>354，358，360，351，362，356</t>
         </is>
       </c>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>高一4/8班</t>
+          <t>高一4班</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>314，310，352，317，319</t>
         </is>
       </c>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>高一4班</t>
+          <t>高一5/11班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>314，352，310，317，319</t>
+          <t>308</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>高一5班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>311，309，313，315，306</t>
+          <t>309，315，311，313，306</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>高一6班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>307，302，303，305，304</t>
+          <t>307，304，305，302，303</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>高一6/7班</t>
+          <t>高一7班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>406，403，407，405，404，409</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>高一7班</t>
+          <t>高一7/6班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>409，406，404，407，403，405</t>
+          <t>301</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一8/2班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>410，408，413，376，411</t>
+          <t>364</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>高一8/2班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B26" s="4" t="n"/>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>376，411，413，410，408</t>
         </is>
       </c>
       <c r="D26" s="4" t="n"/>
       <c r="E26" s="4" t="n"/>
       <c r="F26" s="4" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>高一9班</t>
+          <t>高一8/4班</t>
         </is>
       </c>
       <c r="B27" s="4" t="n"/>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>415，412，419，414，417</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D27" s="4" t="n"/>
       <c r="E27" s="4" t="n"/>
       <c r="F27" s="4" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>高一10班</t>
+          <t>高一9班</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>416，418，423，425，421</t>
+          <t>412，417，414，419，415</t>
         </is>
       </c>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>高一11班</t>
+          <t>高一9/12/11/10班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>424，420，422，429，427</t>
+          <t>431</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>高一11/9/10/12班</t>
+          <t>高一10班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>418，425，423，421，416</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>高一11/5班</t>
+          <t>高一11班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>424，429，420，422，427</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>高一12班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>454，458，433，452，456</t>
+          <t>454，452，456，458，433</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:F21"/>
     <mergeCell ref="A22:B22"/>