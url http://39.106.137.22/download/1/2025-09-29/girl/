--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -2074,323 +2074,323 @@
           <t>进门口地面上，左柜前，门后有垃圾</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B52" s="4" t="n"/>
       <c r="C52" s="4" t="n"/>
       <c r="D52" s="4" t="n"/>
       <c r="E52" s="4" t="n"/>
       <c r="F52" s="4" t="n"/>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B53" s="4" t="n"/>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>370，359，372，361</t>
+          <t>372，370，359，361</t>
         </is>
       </c>
       <c r="D53" s="4" t="n"/>
       <c r="E53" s="4" t="n"/>
       <c r="F53" s="4" t="n"/>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>高一1/8/10班</t>
+          <t>高一2班</t>
         </is>
       </c>
       <c r="B54" s="4" t="n"/>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>357，368，355，366，353</t>
         </is>
       </c>
       <c r="D54" s="4" t="n"/>
       <c r="E54" s="4" t="n"/>
       <c r="F54" s="4" t="n"/>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>高一2班</t>
+          <t>高一2/8班</t>
         </is>
       </c>
       <c r="B55" s="4" t="n"/>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>368，355，357，353，366</t>
+          <t>364</t>
         </is>
       </c>
       <c r="D55" s="4" t="n"/>
       <c r="E55" s="4" t="n"/>
       <c r="F55" s="4" t="n"/>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>高一3班</t>
         </is>
       </c>
       <c r="B56" s="4" t="n"/>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>362，351，358，360，354，356</t>
+          <t>358，356，360，354，362，351</t>
         </is>
       </c>
       <c r="D56" s="4" t="n"/>
       <c r="E56" s="4" t="n"/>
       <c r="F56" s="4" t="n"/>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>高一4班</t>
+          <t>高一4/8班</t>
         </is>
       </c>
       <c r="B57" s="4" t="n"/>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>310，314，317，352，319</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D57" s="4" t="n"/>
       <c r="E57" s="4" t="n"/>
       <c r="F57" s="4" t="n"/>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>高一4/8班</t>
+          <t>高一4班</t>
         </is>
       </c>
       <c r="B58" s="4" t="n"/>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>319，314，317，352，310</t>
         </is>
       </c>
       <c r="D58" s="4" t="n"/>
       <c r="E58" s="4" t="n"/>
       <c r="F58" s="4" t="n"/>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>高一5班</t>
         </is>
       </c>
       <c r="B59" s="4" t="n"/>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>311，309，313，315，306</t>
+          <t>309，306，315，313，311</t>
         </is>
       </c>
       <c r="D59" s="4" t="n"/>
       <c r="E59" s="4" t="n"/>
       <c r="F59" s="4" t="n"/>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>高一6/7班</t>
+          <t>高一6班</t>
         </is>
       </c>
       <c r="B60" s="4" t="n"/>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>302，305，307，304，303</t>
         </is>
       </c>
       <c r="D60" s="4" t="n"/>
       <c r="E60" s="4" t="n"/>
       <c r="F60" s="4" t="n"/>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>高一6班</t>
+          <t>高一6/7班</t>
         </is>
       </c>
       <c r="B61" s="4" t="n"/>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>307，303，302，305，304</t>
+          <t>301</t>
         </is>
       </c>
       <c r="D61" s="4" t="n"/>
       <c r="E61" s="4" t="n"/>
       <c r="F61" s="4" t="n"/>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>高一7班</t>
         </is>
       </c>
       <c r="B62" s="4" t="n"/>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>409，406，404，403，407，405</t>
+          <t>403，405，407，406，409，404</t>
         </is>
       </c>
       <c r="D62" s="4" t="n"/>
       <c r="E62" s="4" t="n"/>
       <c r="F62" s="4" t="n"/>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>高一8班</t>
         </is>
       </c>
       <c r="B63" s="4" t="n"/>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>410，411，408，413，376</t>
+          <t>408，411，413，410，376</t>
         </is>
       </c>
       <c r="D63" s="4" t="n"/>
       <c r="E63" s="4" t="n"/>
       <c r="F63" s="4" t="n"/>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>高一8/2班</t>
+          <t>高一9班</t>
         </is>
       </c>
       <c r="B64" s="4" t="n"/>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>414，415，417，419，412</t>
         </is>
       </c>
       <c r="D64" s="4" t="n"/>
       <c r="E64" s="4" t="n"/>
       <c r="F64" s="4" t="n"/>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>高一9班</t>
+          <t>高一10班</t>
         </is>
       </c>
       <c r="B65" s="4" t="n"/>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>419，415，414，412，417</t>
+          <t>425，423，416，418，421</t>
         </is>
       </c>
       <c r="D65" s="4" t="n"/>
       <c r="E65" s="4" t="n"/>
       <c r="F65" s="4" t="n"/>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>高一10班</t>
+          <t>高一10/1/8班</t>
         </is>
       </c>
       <c r="B66" s="4" t="n"/>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>418，423，425，421，416</t>
+          <t>374</t>
         </is>
       </c>
       <c r="D66" s="4" t="n"/>
       <c r="E66" s="4" t="n"/>
       <c r="F66" s="4" t="n"/>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>高一11班</t>
+          <t>高一10/11/12/9班</t>
         </is>
       </c>
       <c r="B67" s="4" t="n"/>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>424，427，420，422，429</t>
+          <t>431</t>
         </is>
       </c>
       <c r="D67" s="4" t="n"/>
       <c r="E67" s="4" t="n"/>
       <c r="F67" s="4" t="n"/>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>高一11/9/10/12班</t>
+          <t>高一11班</t>
         </is>
       </c>
       <c r="B68" s="4" t="n"/>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>429，420，424，427，422</t>
         </is>
       </c>
       <c r="D68" s="4" t="n"/>
       <c r="E68" s="4" t="n"/>
       <c r="F68" s="4" t="n"/>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>高一11/5班</t>
         </is>
       </c>
       <c r="B69" s="4" t="n"/>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="D69" s="4" t="n"/>
       <c r="E69" s="4" t="n"/>
       <c r="F69" s="4" t="n"/>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>高一12班</t>
         </is>
       </c>
       <c r="B70" s="4" t="n"/>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>454，456，458，433，452</t>
+          <t>458，454，452，456，433</t>
         </is>
       </c>
       <c r="D70" s="4" t="n"/>
       <c r="E70" s="4" t="n"/>
       <c r="F70" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A52:E52"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="C53:F53"/>
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="C54:F54"/>
     <mergeCell ref="A55:B55"/>
     <mergeCell ref="C55:F55"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="C56:F56"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="C57:F57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="C58:F58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="C59:F59"/>
     <mergeCell ref="A60:B60"/>