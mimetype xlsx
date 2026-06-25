--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -602,323 +602,323 @@
           <t>工具里有垃圾，提示过没清理</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B6" s="4" t="n"/>
       <c r="C6" s="4" t="n"/>
       <c r="D6" s="4" t="n"/>
       <c r="E6" s="4" t="n"/>
       <c r="F6" s="4" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B7" s="4" t="n"/>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>372，361，370，359</t>
+          <t>372，370，359，361</t>
         </is>
       </c>
       <c r="D7" s="4" t="n"/>
       <c r="E7" s="4" t="n"/>
       <c r="F7" s="4" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>高一1/8/10班</t>
+          <t>高一2班</t>
         </is>
       </c>
       <c r="B8" s="4" t="n"/>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>366，353，368，355，357</t>
         </is>
       </c>
       <c r="D8" s="4" t="n"/>
       <c r="E8" s="4" t="n"/>
       <c r="F8" s="4" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>高一2班</t>
+          <t>高一3班</t>
         </is>
       </c>
       <c r="B9" s="4" t="n"/>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>368，355，357，353，366</t>
+          <t>360，354，351，358，356，362</t>
         </is>
       </c>
       <c r="D9" s="4" t="n"/>
       <c r="E9" s="4" t="n"/>
       <c r="F9" s="4" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>高一3班</t>
+          <t>高一4班</t>
         </is>
       </c>
       <c r="B10" s="4" t="n"/>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>358，360，354，356，362，351</t>
+          <t>319，352，310，314，317</t>
         </is>
       </c>
       <c r="D10" s="4" t="n"/>
       <c r="E10" s="4" t="n"/>
       <c r="F10" s="4" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>高一4/8班</t>
+          <t>高一5班</t>
         </is>
       </c>
       <c r="B11" s="4" t="n"/>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>309，315，311，313，306</t>
         </is>
       </c>
       <c r="D11" s="4" t="n"/>
       <c r="E11" s="4" t="n"/>
       <c r="F11" s="4" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>高一4班</t>
+          <t>高一6班</t>
         </is>
       </c>
       <c r="B12" s="4" t="n"/>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>314，352，310，317，319</t>
+          <t>302，307，305，304，303</t>
         </is>
       </c>
       <c r="D12" s="4" t="n"/>
       <c r="E12" s="4" t="n"/>
       <c r="F12" s="4" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>高一5班</t>
+          <t>高一6/7班</t>
         </is>
       </c>
       <c r="B13" s="4" t="n"/>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>311，309，313，315，306</t>
+          <t>301</t>
         </is>
       </c>
       <c r="D13" s="4" t="n"/>
       <c r="E13" s="4" t="n"/>
       <c r="F13" s="4" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>高一6班</t>
+          <t>高一7班</t>
         </is>
       </c>
       <c r="B14" s="4" t="n"/>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>307，302，303，305，304</t>
+          <t>409，404，407，406，403，405</t>
         </is>
       </c>
       <c r="D14" s="4" t="n"/>
       <c r="E14" s="4" t="n"/>
       <c r="F14" s="4" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>高一6/7班</t>
+          <t>高一8/4班</t>
         </is>
       </c>
       <c r="B15" s="4" t="n"/>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D15" s="4" t="n"/>
       <c r="E15" s="4" t="n"/>
       <c r="F15" s="4" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>高一7班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B16" s="4" t="n"/>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>409，406，404，407，403，405</t>
+          <t>410，408，413，411，376</t>
         </is>
       </c>
       <c r="D16" s="4" t="n"/>
       <c r="E16" s="4" t="n"/>
       <c r="F16" s="4" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一8/2班</t>
         </is>
       </c>
       <c r="B17" s="4" t="n"/>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>410，408，413，376，411</t>
+          <t>364</t>
         </is>
       </c>
       <c r="D17" s="4" t="n"/>
       <c r="E17" s="4" t="n"/>
       <c r="F17" s="4" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>高一8/2班</t>
+          <t>高一9班</t>
         </is>
       </c>
       <c r="B18" s="4" t="n"/>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>412，415，417，419，414</t>
         </is>
       </c>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>高一9班</t>
+          <t>高一10班</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>415，412，419，414，417</t>
+          <t>425，416，423，421，418</t>
         </is>
       </c>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>高一10班</t>
+          <t>高一10/8/1班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>416，418，423，425，421</t>
+          <t>374</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>高一11班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>424，420，422，429，427</t>
+          <t>422，424，429，427，420</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>高一11/9/10/12班</t>
+          <t>高一11/5班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>308</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>高一11/5班</t>
+          <t>高一12班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>456，433，452，454，458</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>高一12班</t>
+          <t>高一12/10/9/11班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>454，458，433，452，456</t>
+          <t>431</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="A14:B14"/>