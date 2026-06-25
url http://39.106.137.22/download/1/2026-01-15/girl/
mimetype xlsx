--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -986,323 +986,323 @@
           <t>窗帘未打开，未归位。</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B18" s="4" t="n"/>
       <c r="C18" s="4" t="n"/>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>370，359，372，361</t>
+          <t>372，370，359，361</t>
         </is>
       </c>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>高一1/8/10班</t>
+          <t>高一2班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>357，368，366，355，353</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>高一2班</t>
+          <t>高一2/8班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>353，355，357，366，368</t>
+          <t>364</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>高一3班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>358，351，360，362，356，354</t>
+          <t>358，362，351，354，356，360</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>高一4班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>319，317，310，352，314</t>
+          <t>314，317，310，319，352</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>高一5/11班</t>
+          <t>高一4/8班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>高一5班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>315，313，306，309，311</t>
+          <t>309，313，311，306，315</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>高一6班</t>
         </is>
       </c>
       <c r="B26" s="4" t="n"/>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>303，302，304，305，307</t>
+          <t>305，307，302，304，303</t>
         </is>
       </c>
       <c r="D26" s="4" t="n"/>
       <c r="E26" s="4" t="n"/>
       <c r="F26" s="4" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>高一7班</t>
+          <t>高一6/7班</t>
         </is>
       </c>
       <c r="B27" s="4" t="n"/>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>403，407，406，409，404，405</t>
+          <t>301</t>
         </is>
       </c>
       <c r="D27" s="4" t="n"/>
       <c r="E27" s="4" t="n"/>
       <c r="F27" s="4" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>高一7/6班</t>
+          <t>高一7班</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>403，405，407，406，409，404</t>
         </is>
       </c>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>高一8/2班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>411，413，408，410，376</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一9班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>410，408，376，411，413</t>
+          <t>414，412，415，417，419</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>高一8/4班</t>
+          <t>高一10班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>425，418，421，423，416</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>高一9班</t>
+          <t>高一10/1/8班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>414，419，417，415，412</t>
+          <t>374</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>高一10班</t>
+          <t>高一10/11/12/9班</t>
         </is>
       </c>
       <c r="B33" s="4" t="n"/>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>425，423，418，416，421</t>
+          <t>431</t>
         </is>
       </c>
       <c r="D33" s="4" t="n"/>
       <c r="E33" s="4" t="n"/>
       <c r="F33" s="4" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>高一11班</t>
         </is>
       </c>
       <c r="B34" s="4" t="n"/>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>420，424，422，429，427</t>
+          <t>429，420，424，427，422</t>
         </is>
       </c>
       <c r="D34" s="4" t="n"/>
       <c r="E34" s="4" t="n"/>
       <c r="F34" s="4" t="n"/>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>高一12/10/11/9班</t>
+          <t>高一11/5班</t>
         </is>
       </c>
       <c r="B35" s="4" t="n"/>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>308</t>
         </is>
       </c>
       <c r="D35" s="4" t="n"/>
       <c r="E35" s="4" t="n"/>
       <c r="F35" s="4" t="n"/>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>高一12班</t>
         </is>
       </c>
       <c r="B36" s="4" t="n"/>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>458，433，456，454，452</t>
+          <t>458，456，433，454，452</t>
         </is>
       </c>
       <c r="D36" s="4" t="n"/>
       <c r="E36" s="4" t="n"/>
       <c r="F36" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:F21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:F22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:F23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:F25"/>
     <mergeCell ref="A26:B26"/>