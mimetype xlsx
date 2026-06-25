--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -570,301 +570,301 @@
           <t>窗帘未全部打开归位。</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B5" s="4" t="n"/>
       <c r="C5" s="4" t="n"/>
       <c r="D5" s="4" t="n"/>
       <c r="E5" s="4" t="n"/>
       <c r="F5" s="4" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>高一1班</t>
         </is>
       </c>
       <c r="B6" s="4" t="n"/>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>361，372，370，359</t>
+          <t>372，370，359，361</t>
         </is>
       </c>
       <c r="D6" s="4" t="n"/>
       <c r="E6" s="4" t="n"/>
       <c r="F6" s="4" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>高一2班</t>
+          <t>高一1/10/8班</t>
         </is>
       </c>
       <c r="B7" s="4" t="n"/>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>355，366，357，353，368</t>
+          <t>374</t>
         </is>
       </c>
       <c r="D7" s="4" t="n"/>
       <c r="E7" s="4" t="n"/>
       <c r="F7" s="4" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>高一3班</t>
+          <t>高一2班</t>
         </is>
       </c>
       <c r="B8" s="4" t="n"/>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>354，351，362，356，358，360</t>
+          <t>355，366，368，357，353</t>
         </is>
       </c>
       <c r="D8" s="4" t="n"/>
       <c r="E8" s="4" t="n"/>
       <c r="F8" s="4" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>高一4班</t>
+          <t>高一2/8班</t>
         </is>
       </c>
       <c r="B9" s="4" t="n"/>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>310，352，317，319，314</t>
+          <t>364</t>
         </is>
       </c>
       <c r="D9" s="4" t="n"/>
       <c r="E9" s="4" t="n"/>
       <c r="F9" s="4" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>高一5班</t>
+          <t>高一3班</t>
         </is>
       </c>
       <c r="B10" s="4" t="n"/>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>306，313，311，315，309</t>
+          <t>351，362，356，358，360，354</t>
         </is>
       </c>
       <c r="D10" s="4" t="n"/>
       <c r="E10" s="4" t="n"/>
       <c r="F10" s="4" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>高一6班</t>
+          <t>高一4班</t>
         </is>
       </c>
       <c r="B11" s="4" t="n"/>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>307，305，303，304，302</t>
+          <t>310，319，352，314，317</t>
         </is>
       </c>
       <c r="D11" s="4" t="n"/>
       <c r="E11" s="4" t="n"/>
       <c r="F11" s="4" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>高一6/7班</t>
+          <t>高一4/8班</t>
         </is>
       </c>
       <c r="B12" s="4" t="n"/>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>312</t>
         </is>
       </c>
       <c r="D12" s="4" t="n"/>
       <c r="E12" s="4" t="n"/>
       <c r="F12" s="4" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>高一7班</t>
+          <t>高一5班</t>
         </is>
       </c>
       <c r="B13" s="4" t="n"/>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>406，403，404，405，409，407</t>
+          <t>313，315，309，306，311</t>
         </is>
       </c>
       <c r="D13" s="4" t="n"/>
       <c r="E13" s="4" t="n"/>
       <c r="F13" s="4" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一6班</t>
         </is>
       </c>
       <c r="B14" s="4" t="n"/>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>376，408，410，413，411</t>
+          <t>302，303，307，305，304</t>
         </is>
       </c>
       <c r="D14" s="4" t="n"/>
       <c r="E14" s="4" t="n"/>
       <c r="F14" s="4" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>高一8/4班</t>
+          <t>高一7班</t>
         </is>
       </c>
       <c r="B15" s="4" t="n"/>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>405，406，407，404，409，403</t>
         </is>
       </c>
       <c r="D15" s="4" t="n"/>
       <c r="E15" s="4" t="n"/>
       <c r="F15" s="4" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>高一8/2班</t>
+          <t>高一7/6班</t>
         </is>
       </c>
       <c r="B16" s="4" t="n"/>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>301</t>
         </is>
       </c>
       <c r="D16" s="4" t="n"/>
       <c r="E16" s="4" t="n"/>
       <c r="F16" s="4" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>高一9班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B17" s="4" t="n"/>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>419，415，414，412，417</t>
+          <t>411，376，408，410，413</t>
         </is>
       </c>
       <c r="D17" s="4" t="n"/>
       <c r="E17" s="4" t="n"/>
       <c r="F17" s="4" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>高一10班</t>
+          <t>高一9班</t>
         </is>
       </c>
       <c r="B18" s="4" t="n"/>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>421，423，418，425，416</t>
+          <t>412，419，417，415，414</t>
         </is>
       </c>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>高一10/8/1班</t>
+          <t>高一10班</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>425，421，416，418，423</t>
         </is>
       </c>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>高一11班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>422，429，420，427，424</t>
+          <t>422，429，424，420，427</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>高一11/5班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>高一12/10/11/9班</t>
+          <t>高一11/9/12/10班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>431</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>高一12班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>454，452，456，458，433</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>