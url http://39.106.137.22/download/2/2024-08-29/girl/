--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -1316,345 +1316,345 @@
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="4" t="n"/>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>高二1班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>331</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>高二1/8班</t>
+          <t>高二2班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>154，204，202，205，203，201</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>高二2班</t>
+          <t>高二2/5班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>201，205，203，154，202，204</t>
+          <t>223</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>高二2/8班</t>
+          <t>高二3班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>211，206，209，207，213</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>高二3班</t>
+          <t>高二3/1班</t>
         </is>
       </c>
       <c r="B33" s="4" t="n"/>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>213，206，211，209，207</t>
+          <t>329</t>
         </is>
       </c>
       <c r="D33" s="4" t="n"/>
       <c r="E33" s="4" t="n"/>
       <c r="F33" s="4" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>高二3/1班</t>
+          <t>高二4班</t>
         </is>
       </c>
       <c r="B34" s="4" t="n"/>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>217，215，208</t>
         </is>
       </c>
       <c r="D34" s="4" t="n"/>
       <c r="E34" s="4" t="n"/>
       <c r="F34" s="4" t="n"/>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>高二4班</t>
+          <t>高二4/1班</t>
         </is>
       </c>
       <c r="B35" s="4" t="n"/>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>217，208，215</t>
+          <t>212，333</t>
         </is>
       </c>
       <c r="D35" s="4" t="n"/>
       <c r="E35" s="4" t="n"/>
       <c r="F35" s="4" t="n"/>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>高二4/1班</t>
+          <t>高二4/3班</t>
         </is>
       </c>
       <c r="B36" s="4" t="n"/>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>333，212</t>
+          <t>324，210</t>
         </is>
       </c>
       <c r="D36" s="4" t="n"/>
       <c r="E36" s="4" t="n"/>
       <c r="F36" s="4" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>高二4/3班</t>
+          <t>高二5班</t>
         </is>
       </c>
       <c r="B37" s="4" t="n"/>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>324，210</t>
+          <t>219，218，214，221，216</t>
         </is>
       </c>
       <c r="D37" s="4" t="n"/>
       <c r="E37" s="4" t="n"/>
       <c r="F37" s="4" t="n"/>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>高二5/2班</t>
+          <t>高二6班</t>
         </is>
       </c>
       <c r="B38" s="4" t="n"/>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>227，222，225，220，224，229</t>
         </is>
       </c>
       <c r="D38" s="4" t="n"/>
       <c r="E38" s="4" t="n"/>
       <c r="F38" s="4" t="n"/>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>高二5班</t>
+          <t>高二7班</t>
         </is>
       </c>
       <c r="B39" s="4" t="n"/>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>214，221，216，219，218</t>
+          <t>254</t>
         </is>
       </c>
       <c r="D39" s="4" t="n"/>
       <c r="E39" s="4" t="n"/>
       <c r="F39" s="4" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>高二6班</t>
+          <t>高二8/2班</t>
         </is>
       </c>
       <c r="B40" s="4" t="n"/>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>220，227，229，224，222，225</t>
+          <t>260</t>
         </is>
       </c>
       <c r="D40" s="4" t="n"/>
       <c r="E40" s="4" t="n"/>
       <c r="F40" s="4" t="n"/>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>高二7班</t>
+          <t>高二8班</t>
         </is>
       </c>
       <c r="B41" s="4" t="n"/>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>251</t>
         </is>
       </c>
       <c r="D41" s="4" t="n"/>
       <c r="E41" s="4" t="n"/>
       <c r="F41" s="4" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>高二8班</t>
+          <t>高二8/1班</t>
         </is>
       </c>
       <c r="B42" s="4" t="n"/>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>264</t>
         </is>
       </c>
       <c r="D42" s="4" t="n"/>
       <c r="E42" s="4" t="n"/>
       <c r="F42" s="4" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>高二9班</t>
         </is>
       </c>
       <c r="B43" s="4" t="n"/>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>266，257，255，268</t>
+          <t>266，255，257，268</t>
         </is>
       </c>
       <c r="D43" s="4" t="n"/>
       <c r="E43" s="4" t="n"/>
       <c r="F43" s="4" t="n"/>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>高二9/10班</t>
+          <t>高二10班</t>
         </is>
       </c>
       <c r="B44" s="4" t="n"/>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>272，259</t>
         </is>
       </c>
       <c r="D44" s="4" t="n"/>
       <c r="E44" s="4" t="n"/>
       <c r="F44" s="4" t="n"/>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>高二10班</t>
+          <t>高二10/9班</t>
         </is>
       </c>
       <c r="B45" s="4" t="n"/>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>272，259</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D45" s="4" t="n"/>
       <c r="E45" s="4" t="n"/>
       <c r="F45" s="4" t="n"/>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>高二11班</t>
         </is>
       </c>
       <c r="B46" s="4" t="n"/>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>322，327，320</t>
         </is>
       </c>
       <c r="D46" s="4" t="n"/>
       <c r="E46" s="4" t="n"/>
       <c r="F46" s="4" t="n"/>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>高二12班</t>
+          <t>高二11/12班</t>
         </is>
       </c>
       <c r="B47" s="4" t="n"/>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>323，316，318，321</t>
+          <t>325</t>
         </is>
       </c>
       <c r="D47" s="4" t="n"/>
       <c r="E47" s="4" t="n"/>
       <c r="F47" s="4" t="n"/>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>高二12/11班</t>
+          <t>高二12班</t>
         </is>
       </c>
       <c r="B48" s="4" t="n"/>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>318，321，316，323</t>
         </is>
       </c>
       <c r="D48" s="4" t="n"/>
       <c r="E48" s="4" t="n"/>
       <c r="F48" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:F29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:F30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:F31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:F32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:F33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:F34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:F35"/>
     <mergeCell ref="A36:B36"/>