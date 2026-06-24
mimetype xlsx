--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -1668,313 +1668,313 @@
       <c r="B39" s="4" t="n"/>
       <c r="C39" s="4" t="n"/>
       <c r="D39" s="4" t="n"/>
       <c r="E39" s="4" t="n"/>
       <c r="F39" s="4" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>高二1/4班</t>
         </is>
       </c>
       <c r="B40" s="4" t="n"/>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>212，333</t>
         </is>
       </c>
       <c r="D40" s="4" t="n"/>
       <c r="E40" s="4" t="n"/>
       <c r="F40" s="4" t="n"/>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>高二1/8班</t>
+          <t>高二1班</t>
         </is>
       </c>
       <c r="B41" s="4" t="n"/>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>331</t>
         </is>
       </c>
       <c r="D41" s="4" t="n"/>
       <c r="E41" s="4" t="n"/>
       <c r="F41" s="4" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>高二1/3班</t>
+          <t>高二1/8班</t>
         </is>
       </c>
       <c r="B42" s="4" t="n"/>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>264</t>
         </is>
       </c>
       <c r="D42" s="4" t="n"/>
       <c r="E42" s="4" t="n"/>
       <c r="F42" s="4" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>高二1班</t>
+          <t>高二1/3班</t>
         </is>
       </c>
       <c r="B43" s="4" t="n"/>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>329</t>
         </is>
       </c>
       <c r="D43" s="4" t="n"/>
       <c r="E43" s="4" t="n"/>
       <c r="F43" s="4" t="n"/>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>高二2班</t>
         </is>
       </c>
       <c r="B44" s="4" t="n"/>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>204，205，202，203，201，154</t>
+          <t>202，201，204，205，154，203</t>
         </is>
       </c>
       <c r="D44" s="4" t="n"/>
       <c r="E44" s="4" t="n"/>
       <c r="F44" s="4" t="n"/>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>高二3班</t>
+          <t>高二3/4班</t>
         </is>
       </c>
       <c r="B45" s="4" t="n"/>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>206，209，207，211，213</t>
+          <t>324，210</t>
         </is>
       </c>
       <c r="D45" s="4" t="n"/>
       <c r="E45" s="4" t="n"/>
       <c r="F45" s="4" t="n"/>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>高二4班</t>
+          <t>高二3班</t>
         </is>
       </c>
       <c r="B46" s="4" t="n"/>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>208，215，217</t>
+          <t>207，213，206，211，209</t>
         </is>
       </c>
       <c r="D46" s="4" t="n"/>
       <c r="E46" s="4" t="n"/>
       <c r="F46" s="4" t="n"/>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>高二4/3班</t>
+          <t>高二4班</t>
         </is>
       </c>
       <c r="B47" s="4" t="n"/>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>324，210</t>
+          <t>208，217，215</t>
         </is>
       </c>
       <c r="D47" s="4" t="n"/>
       <c r="E47" s="4" t="n"/>
       <c r="F47" s="4" t="n"/>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>高二5班</t>
         </is>
       </c>
       <c r="B48" s="4" t="n"/>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>221，218，219，216，214</t>
+          <t>221，219，218，216，214</t>
         </is>
       </c>
       <c r="D48" s="4" t="n"/>
       <c r="E48" s="4" t="n"/>
       <c r="F48" s="4" t="n"/>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>高二5/2班</t>
         </is>
       </c>
       <c r="B49" s="4" t="n"/>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="D49" s="4" t="n"/>
       <c r="E49" s="4" t="n"/>
       <c r="F49" s="4" t="n"/>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>高二6班</t>
         </is>
       </c>
       <c r="B50" s="4" t="n"/>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>225，227，229，222，220，224</t>
+          <t>225，224，227，222，229，220</t>
         </is>
       </c>
       <c r="D50" s="4" t="n"/>
       <c r="E50" s="4" t="n"/>
       <c r="F50" s="4" t="n"/>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>高二7班</t>
         </is>
       </c>
       <c r="B51" s="4" t="n"/>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>258，254，252</t>
+          <t>252，254，258</t>
         </is>
       </c>
       <c r="D51" s="4" t="n"/>
       <c r="E51" s="4" t="n"/>
       <c r="F51" s="4" t="n"/>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>高二8班</t>
         </is>
       </c>
       <c r="B52" s="4" t="n"/>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>262，251</t>
+          <t>251，262</t>
         </is>
       </c>
       <c r="D52" s="4" t="n"/>
       <c r="E52" s="4" t="n"/>
       <c r="F52" s="4" t="n"/>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>高二9班</t>
         </is>
       </c>
       <c r="B53" s="4" t="n"/>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>255，268</t>
+          <t>268，255</t>
         </is>
       </c>
       <c r="D53" s="4" t="n"/>
       <c r="E53" s="4" t="n"/>
       <c r="F53" s="4" t="n"/>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>高二10班</t>
         </is>
       </c>
       <c r="B54" s="4" t="n"/>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>272，259</t>
         </is>
       </c>
       <c r="D54" s="4" t="n"/>
       <c r="E54" s="4" t="n"/>
       <c r="F54" s="4" t="n"/>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>高二11/12班</t>
+          <t>高二11班</t>
         </is>
       </c>
       <c r="B55" s="4" t="n"/>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>320，327，322</t>
         </is>
       </c>
       <c r="D55" s="4" t="n"/>
       <c r="E55" s="4" t="n"/>
       <c r="F55" s="4" t="n"/>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>高二11班</t>
+          <t>高二12班</t>
         </is>
       </c>
       <c r="B56" s="4" t="n"/>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>322，320，327</t>
+          <t>323，318，321，316</t>
         </is>
       </c>
       <c r="D56" s="4" t="n"/>
       <c r="E56" s="4" t="n"/>
       <c r="F56" s="4" t="n"/>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>高二12班</t>
+          <t>高二12/11班</t>
         </is>
       </c>
       <c r="B57" s="4" t="n"/>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>318，316，321，323</t>
+          <t>325</t>
         </is>
       </c>
       <c r="D57" s="4" t="n"/>
       <c r="E57" s="4" t="n"/>
       <c r="F57" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="C42:F42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C43:F43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="C44:F44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="C45:F45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="C46:F46"/>
     <mergeCell ref="A47:B47"/>