--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -788,329 +788,329 @@
         <is>
           <t>卫生</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>4床柜边地上放黑色塑料袋</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B12" s="4" t="n"/>
       <c r="C12" s="4" t="n"/>
       <c r="D12" s="4" t="n"/>
       <c r="E12" s="4" t="n"/>
       <c r="F12" s="4" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>高二1班</t>
+          <t>高二1/3班</t>
         </is>
       </c>
       <c r="B13" s="4" t="n"/>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>329</t>
         </is>
       </c>
       <c r="D13" s="4" t="n"/>
       <c r="E13" s="4" t="n"/>
       <c r="F13" s="4" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>高二2班</t>
+          <t>高二1/4班</t>
         </is>
       </c>
       <c r="B14" s="4" t="n"/>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>201，203，204，154，205，202</t>
+          <t>212，333</t>
         </is>
       </c>
       <c r="D14" s="4" t="n"/>
       <c r="E14" s="4" t="n"/>
       <c r="F14" s="4" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>高二2/5班</t>
+          <t>高二1/8班</t>
         </is>
       </c>
       <c r="B15" s="4" t="n"/>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>264</t>
         </is>
       </c>
       <c r="D15" s="4" t="n"/>
       <c r="E15" s="4" t="n"/>
       <c r="F15" s="4" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>高二3班</t>
+          <t>高二1班</t>
         </is>
       </c>
       <c r="B16" s="4" t="n"/>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>213，207，209，211，206</t>
+          <t>331</t>
         </is>
       </c>
       <c r="D16" s="4" t="n"/>
       <c r="E16" s="4" t="n"/>
       <c r="F16" s="4" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>高二3/1班</t>
+          <t>高二2班</t>
         </is>
       </c>
       <c r="B17" s="4" t="n"/>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>201，204，154，202，205，203</t>
         </is>
       </c>
       <c r="D17" s="4" t="n"/>
       <c r="E17" s="4" t="n"/>
       <c r="F17" s="4" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>高二4/1班</t>
+          <t>高二2/5班</t>
         </is>
       </c>
       <c r="B18" s="4" t="n"/>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>212，333</t>
+          <t>223</t>
         </is>
       </c>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>高二4/3班</t>
+          <t>高二3班</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>210，324</t>
+          <t>213，209，211，207，206</t>
         </is>
       </c>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>高二4班</t>
+          <t>高二3/4班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>208，217，215</t>
+          <t>210，324</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>高二5班</t>
+          <t>高二4班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>216，219，221，218，214</t>
+          <t>208，215，217</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>高二6班</t>
+          <t>高二5班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>222，225，220，229，227，224</t>
+          <t>218，221，214，216，219</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>高二7班</t>
+          <t>高二6班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>231，256，252，254，233，258</t>
+          <t>220，227，222，224，229，225</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>高二8班</t>
+          <t>高二7班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>253，251</t>
+          <t>258，256，231，252，233，254</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>高二8/1班</t>
+          <t>高二8班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>251，253</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>高二9班</t>
         </is>
       </c>
       <c r="B26" s="4" t="n"/>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>266，255，257</t>
+          <t>255，257，266</t>
         </is>
       </c>
       <c r="D26" s="4" t="n"/>
       <c r="E26" s="4" t="n"/>
       <c r="F26" s="4" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>高二10班</t>
         </is>
       </c>
       <c r="B27" s="4" t="n"/>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>272，259，274，261</t>
+          <t>274，261，259，272</t>
         </is>
       </c>
       <c r="D27" s="4" t="n"/>
       <c r="E27" s="4" t="n"/>
       <c r="F27" s="4" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>高二11班</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>322，327，320</t>
+          <t>327，320，322</t>
         </is>
       </c>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>高二12/11班</t>
+          <t>高二11/12班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>325，276</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>高二12班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>323，316，321，318</t>
+          <t>316，323，318，321</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="A20:B20"/>