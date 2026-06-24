--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -430,51 +430,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F48"/>
+  <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="8" customWidth="1" min="3" max="3"/>
     <col width="11" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>高二年级女寝2025-01-09中午——2025-01-10早上</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
@@ -1300,405 +1300,387 @@
         <is>
           <t>卫生</t>
         </is>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>门后纸篓垃圾没带走</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="4" t="n"/>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>高二1班</t>
+          <t>高二1/4班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>212，333</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>高二1/3班</t>
+          <t>高二1班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>331</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>高二1/4班</t>
+          <t>高二2班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>203，205，201，202，154，204</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>高二2班</t>
+          <t>高二2/5班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>204，154，205，202，203，201</t>
+          <t>223</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>高二3班</t>
         </is>
       </c>
       <c r="B33" s="4" t="n"/>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>206，207，209，211，213</t>
+          <t>206，209，207，211，213</t>
         </is>
       </c>
       <c r="D33" s="4" t="n"/>
       <c r="E33" s="4" t="n"/>
       <c r="F33" s="4" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>高二4班</t>
+          <t>高二3/4班</t>
         </is>
       </c>
       <c r="B34" s="4" t="n"/>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>217，215，208</t>
+          <t>210，324</t>
         </is>
       </c>
       <c r="D34" s="4" t="n"/>
       <c r="E34" s="4" t="n"/>
       <c r="F34" s="4" t="n"/>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>高二4/3班</t>
+          <t>高二3/1班</t>
         </is>
       </c>
       <c r="B35" s="4" t="n"/>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>210，324</t>
+          <t>329</t>
         </is>
       </c>
       <c r="D35" s="4" t="n"/>
       <c r="E35" s="4" t="n"/>
       <c r="F35" s="4" t="n"/>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>高二4/1班</t>
+          <t>高二4班</t>
         </is>
       </c>
       <c r="B36" s="4" t="n"/>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>208，217，215</t>
         </is>
       </c>
       <c r="D36" s="4" t="n"/>
       <c r="E36" s="4" t="n"/>
       <c r="F36" s="4" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>高二5班</t>
         </is>
       </c>
       <c r="B37" s="4" t="n"/>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>214，219，216，221，218</t>
+          <t>219，221，218，216，214</t>
         </is>
       </c>
       <c r="D37" s="4" t="n"/>
       <c r="E37" s="4" t="n"/>
       <c r="F37" s="4" t="n"/>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>高二5/2班</t>
+          <t>高二6班</t>
         </is>
       </c>
       <c r="B38" s="4" t="n"/>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>224，220，229，222，227，225</t>
         </is>
       </c>
       <c r="D38" s="4" t="n"/>
       <c r="E38" s="4" t="n"/>
       <c r="F38" s="4" t="n"/>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>高二6班</t>
+          <t>高二7班</t>
         </is>
       </c>
       <c r="B39" s="4" t="n"/>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>225，224，222，220，227，229</t>
+          <t>258，254</t>
         </is>
       </c>
       <c r="D39" s="4" t="n"/>
       <c r="E39" s="4" t="n"/>
       <c r="F39" s="4" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>高二7班</t>
+          <t>高二8/2班</t>
         </is>
       </c>
       <c r="B40" s="4" t="n"/>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>258，254</t>
+          <t>260</t>
         </is>
       </c>
       <c r="D40" s="4" t="n"/>
       <c r="E40" s="4" t="n"/>
       <c r="F40" s="4" t="n"/>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>高二8班</t>
         </is>
       </c>
       <c r="B41" s="4" t="n"/>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>262，251</t>
         </is>
       </c>
       <c r="D41" s="4" t="n"/>
       <c r="E41" s="4" t="n"/>
       <c r="F41" s="4" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>高二8/2班</t>
+          <t>高二9班</t>
         </is>
       </c>
       <c r="B42" s="4" t="n"/>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>257</t>
         </is>
       </c>
       <c r="D42" s="4" t="n"/>
       <c r="E42" s="4" t="n"/>
       <c r="F42" s="4" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>高二9/10班</t>
+          <t>高二10班</t>
         </is>
       </c>
       <c r="B43" s="4" t="n"/>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>259，272</t>
         </is>
       </c>
       <c r="D43" s="4" t="n"/>
       <c r="E43" s="4" t="n"/>
       <c r="F43" s="4" t="n"/>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>高二9班</t>
+          <t>高二10/9班</t>
         </is>
       </c>
       <c r="B44" s="4" t="n"/>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D44" s="4" t="n"/>
       <c r="E44" s="4" t="n"/>
       <c r="F44" s="4" t="n"/>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>高二10班</t>
+          <t>高二11班</t>
         </is>
       </c>
       <c r="B45" s="4" t="n"/>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>272，259</t>
+          <t>322，320，327</t>
         </is>
       </c>
       <c r="D45" s="4" t="n"/>
       <c r="E45" s="4" t="n"/>
       <c r="F45" s="4" t="n"/>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>高二11班</t>
+          <t>高二12班</t>
         </is>
       </c>
       <c r="B46" s="4" t="n"/>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>327，322，320</t>
+          <t>316，318，321，323</t>
         </is>
       </c>
       <c r="D46" s="4" t="n"/>
       <c r="E46" s="4" t="n"/>
       <c r="F46" s="4" t="n"/>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>高二11/12班</t>
+          <t>高二12/11班</t>
         </is>
       </c>
       <c r="B47" s="4" t="n"/>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>276，325</t>
+          <t>325，276</t>
         </is>
       </c>
       <c r="D47" s="4" t="n"/>
       <c r="E47" s="4" t="n"/>
       <c r="F47" s="4" t="n"/>
     </row>
-    <row r="48">
-[...14 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="42">
+  <mergeCells count="40">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:F29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:F30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:F31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:F32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:F33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:F34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:F35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="C36:F36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:F37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:F38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="C42:F42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C43:F43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="C44:F44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="C45:F45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="C46:F46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="C47:F47"/>
-    <mergeCell ref="A48:B48"/>
-    <mergeCell ref="C48:F48"/>
   </mergeCells>
   <pageMargins left="0.95" right="0.1" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>