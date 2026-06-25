--- v0 (2026-06-25)
+++ v1 (2026-06-25)
@@ -730,51 +730,51 @@
           <t>6柜有杂物</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B10" s="4" t="n"/>
       <c r="C10" s="4" t="n"/>
       <c r="D10" s="4" t="n"/>
       <c r="E10" s="4" t="n"/>
       <c r="F10" s="4" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>高二1班</t>
         </is>
       </c>
       <c r="B11" s="4" t="n"/>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>460，464</t>
+          <t>464，460</t>
         </is>
       </c>
       <c r="D11" s="4" t="n"/>
       <c r="E11" s="4" t="n"/>
       <c r="F11" s="4" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>高二2班</t>
         </is>
       </c>
       <c r="B12" s="4" t="n"/>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>453</t>
         </is>
       </c>
       <c r="D12" s="4" t="n"/>
       <c r="E12" s="4" t="n"/>
       <c r="F12" s="4" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>