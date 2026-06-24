--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -2244,297 +2244,297 @@
       <c r="B57" s="4" t="n"/>
       <c r="C57" s="4" t="n"/>
       <c r="D57" s="4" t="n"/>
       <c r="E57" s="4" t="n"/>
       <c r="F57" s="4" t="n"/>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>高二1/4班</t>
         </is>
       </c>
       <c r="B58" s="4" t="n"/>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>212，333</t>
         </is>
       </c>
       <c r="D58" s="4" t="n"/>
       <c r="E58" s="4" t="n"/>
       <c r="F58" s="4" t="n"/>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>高二1/3班</t>
+          <t>高二1班</t>
         </is>
       </c>
       <c r="B59" s="4" t="n"/>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>331</t>
         </is>
       </c>
       <c r="D59" s="4" t="n"/>
       <c r="E59" s="4" t="n"/>
       <c r="F59" s="4" t="n"/>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>高二1班</t>
+          <t>高二1/3班</t>
         </is>
       </c>
       <c r="B60" s="4" t="n"/>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>329</t>
         </is>
       </c>
       <c r="D60" s="4" t="n"/>
       <c r="E60" s="4" t="n"/>
       <c r="F60" s="4" t="n"/>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>高二2班</t>
         </is>
       </c>
       <c r="B61" s="4" t="n"/>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>204，205，202，203，201，154</t>
+          <t>154，201，203，202，204，205</t>
         </is>
       </c>
       <c r="D61" s="4" t="n"/>
       <c r="E61" s="4" t="n"/>
       <c r="F61" s="4" t="n"/>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>高二3班</t>
         </is>
       </c>
       <c r="B62" s="4" t="n"/>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>206，209，207，211，213</t>
+          <t>213，206，207，209，211</t>
         </is>
       </c>
       <c r="D62" s="4" t="n"/>
       <c r="E62" s="4" t="n"/>
       <c r="F62" s="4" t="n"/>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>高二4班</t>
+          <t>高二3/4班</t>
         </is>
       </c>
       <c r="B63" s="4" t="n"/>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>208，215，217</t>
+          <t>210，324</t>
         </is>
       </c>
       <c r="D63" s="4" t="n"/>
       <c r="E63" s="4" t="n"/>
       <c r="F63" s="4" t="n"/>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>高二4/3班</t>
+          <t>高二4班</t>
         </is>
       </c>
       <c r="B64" s="4" t="n"/>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>324，210</t>
+          <t>217，208，215</t>
         </is>
       </c>
       <c r="D64" s="4" t="n"/>
       <c r="E64" s="4" t="n"/>
       <c r="F64" s="4" t="n"/>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>高二5班</t>
         </is>
       </c>
       <c r="B65" s="4" t="n"/>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>221，218，219，216，214</t>
+          <t>218，216，219，214，221</t>
         </is>
       </c>
       <c r="D65" s="4" t="n"/>
       <c r="E65" s="4" t="n"/>
       <c r="F65" s="4" t="n"/>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>高二5/2班</t>
         </is>
       </c>
       <c r="B66" s="4" t="n"/>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="D66" s="4" t="n"/>
       <c r="E66" s="4" t="n"/>
       <c r="F66" s="4" t="n"/>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>高二6班</t>
         </is>
       </c>
       <c r="B67" s="4" t="n"/>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>225，227，229，222，220，224</t>
+          <t>220，224，222，229，225，227</t>
         </is>
       </c>
       <c r="D67" s="4" t="n"/>
       <c r="E67" s="4" t="n"/>
       <c r="F67" s="4" t="n"/>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>高二7班</t>
         </is>
       </c>
       <c r="B68" s="4" t="n"/>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>231，233</t>
         </is>
       </c>
       <c r="D68" s="4" t="n"/>
       <c r="E68" s="4" t="n"/>
       <c r="F68" s="4" t="n"/>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>高二9班</t>
+          <t>高二9/10班</t>
         </is>
       </c>
       <c r="B69" s="4" t="n"/>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>270</t>
         </is>
       </c>
       <c r="D69" s="4" t="n"/>
       <c r="E69" s="4" t="n"/>
       <c r="F69" s="4" t="n"/>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>高二10/9班</t>
+          <t>高二9班</t>
         </is>
       </c>
       <c r="B70" s="4" t="n"/>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>268</t>
         </is>
       </c>
       <c r="D70" s="4" t="n"/>
       <c r="E70" s="4" t="n"/>
       <c r="F70" s="4" t="n"/>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>高二10班</t>
         </is>
       </c>
       <c r="B71" s="4" t="n"/>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="D71" s="4" t="n"/>
       <c r="E71" s="4" t="n"/>
       <c r="F71" s="4" t="n"/>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>高二11/12班</t>
+          <t>高二11班</t>
         </is>
       </c>
       <c r="B72" s="4" t="n"/>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>325，276</t>
+          <t>327，320，322</t>
         </is>
       </c>
       <c r="D72" s="4" t="n"/>
       <c r="E72" s="4" t="n"/>
       <c r="F72" s="4" t="n"/>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>高二11班</t>
+          <t>高二12班</t>
         </is>
       </c>
       <c r="B73" s="4" t="n"/>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>322，320，327</t>
+          <t>323，321，318，316</t>
         </is>
       </c>
       <c r="D73" s="4" t="n"/>
       <c r="E73" s="4" t="n"/>
       <c r="F73" s="4" t="n"/>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>高二12班</t>
+          <t>高二12/11班</t>
         </is>
       </c>
       <c r="B74" s="4" t="n"/>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>318，316，321，323</t>
+          <t>325，276</t>
         </is>
       </c>
       <c r="D74" s="4" t="n"/>
       <c r="E74" s="4" t="n"/>
       <c r="F74" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="36">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A57:E57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="C58:F58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="C59:F59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="C60:F60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="C61:F61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="C62:F62"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="C63:F63"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="C64:F64"/>
     <mergeCell ref="A65:B65"/>