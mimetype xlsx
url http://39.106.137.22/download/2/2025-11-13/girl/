--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -836,329 +836,329 @@
       <c r="B13" s="4" t="n"/>
       <c r="C13" s="4" t="n"/>
       <c r="D13" s="4" t="n"/>
       <c r="E13" s="4" t="n"/>
       <c r="F13" s="4" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>高二1/4班</t>
         </is>
       </c>
       <c r="B14" s="4" t="n"/>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>212，333</t>
         </is>
       </c>
       <c r="D14" s="4" t="n"/>
       <c r="E14" s="4" t="n"/>
       <c r="F14" s="4" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>高二1/8班</t>
+          <t>高二1班</t>
         </is>
       </c>
       <c r="B15" s="4" t="n"/>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>331</t>
         </is>
       </c>
       <c r="D15" s="4" t="n"/>
       <c r="E15" s="4" t="n"/>
       <c r="F15" s="4" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>高二1/3班</t>
+          <t>高二1/8班</t>
         </is>
       </c>
       <c r="B16" s="4" t="n"/>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>264</t>
         </is>
       </c>
       <c r="D16" s="4" t="n"/>
       <c r="E16" s="4" t="n"/>
       <c r="F16" s="4" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>高二1班</t>
+          <t>高二1/3班</t>
         </is>
       </c>
       <c r="B17" s="4" t="n"/>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>329</t>
         </is>
       </c>
       <c r="D17" s="4" t="n"/>
       <c r="E17" s="4" t="n"/>
       <c r="F17" s="4" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>高二2班</t>
         </is>
       </c>
       <c r="B18" s="4" t="n"/>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>204，205，202，203，201，154</t>
+          <t>202，201，204，205，154，203</t>
         </is>
       </c>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>高二3班</t>
+          <t>高二3/4班</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>206，209，207，211，213</t>
+          <t>324，210</t>
         </is>
       </c>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>高二4班</t>
+          <t>高二3班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>208，215，217</t>
+          <t>207，213，206，211，209</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>高二4/3班</t>
+          <t>高二4班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>324，210</t>
+          <t>208，217，215</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>高二5班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>221，218，219，216，214</t>
+          <t>221，219，218，216，214</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>高二5/2班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>高二6班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>225，227，229，222，220，224</t>
+          <t>225，224，227，222，229，220</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>高二7班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>256，258，254，252，231，233</t>
+          <t>231，252，254，233，256，258</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>高二8班</t>
         </is>
       </c>
       <c r="B26" s="4" t="n"/>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="D26" s="4" t="n"/>
       <c r="E26" s="4" t="n"/>
       <c r="F26" s="4" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>高二9班</t>
         </is>
       </c>
       <c r="B27" s="4" t="n"/>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>255，268</t>
+          <t>268，255</t>
         </is>
       </c>
       <c r="D27" s="4" t="n"/>
       <c r="E27" s="4" t="n"/>
       <c r="F27" s="4" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>高二10/9班</t>
+          <t>高二9/10班</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>高二10班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>272，274，259</t>
+          <t>272，259，274</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>高二11/12班</t>
+          <t>高二11班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>325，276</t>
+          <t>320，327，322</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>高二11班</t>
+          <t>高二12班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>322，320，327</t>
+          <t>323，318，321，316</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>高二12班</t>
+          <t>高二12/11班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>318，316，321，323</t>
+          <t>325，276</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="A21:B21"/>