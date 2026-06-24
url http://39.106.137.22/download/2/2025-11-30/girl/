--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -430,51 +430,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F33"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="8" customWidth="1" min="3" max="3"/>
     <col width="11" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>高二年级女寝2025-11-30中午——2025-12-01早上</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
@@ -852,387 +852,369 @@
         <is>
           <t>卫生</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>3床没叠被子不规范</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B14" s="4" t="n"/>
       <c r="C14" s="4" t="n"/>
       <c r="D14" s="4" t="n"/>
       <c r="E14" s="4" t="n"/>
       <c r="F14" s="4" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>高二1/4班</t>
+          <t>高二1/3班</t>
         </is>
       </c>
       <c r="B15" s="4" t="n"/>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>329</t>
         </is>
       </c>
       <c r="D15" s="4" t="n"/>
       <c r="E15" s="4" t="n"/>
       <c r="F15" s="4" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>高二1班</t>
+          <t>高二1/4班</t>
         </is>
       </c>
       <c r="B16" s="4" t="n"/>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>212，333</t>
         </is>
       </c>
       <c r="D16" s="4" t="n"/>
       <c r="E16" s="4" t="n"/>
       <c r="F16" s="4" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>高二2/5班</t>
+          <t>高二1班</t>
         </is>
       </c>
       <c r="B17" s="4" t="n"/>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>331</t>
         </is>
       </c>
       <c r="D17" s="4" t="n"/>
       <c r="E17" s="4" t="n"/>
       <c r="F17" s="4" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>高二2班</t>
         </is>
       </c>
       <c r="B18" s="4" t="n"/>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>203，204，205，202，154，201</t>
+          <t>201，204，154，202，205，203</t>
         </is>
       </c>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>高二2/8班</t>
+          <t>高二2/5班</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>223</t>
         </is>
       </c>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>高二3班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>209，206，213，207，211</t>
+          <t>213，209，211，207，206</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>高二3/1班</t>
+          <t>高二3/4班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>210，324</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>高二3/4班</t>
+          <t>高二4班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>324，210</t>
+          <t>208，215，217</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>高二4班</t>
+          <t>高二5班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>208，215，217</t>
+          <t>218，221，214，216，219</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>高二4/1班</t>
+          <t>高二6班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>220，227，222，224，229，225</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>高二5班</t>
+          <t>高二7班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>216，221，218，219，214</t>
+          <t>258，256，231，252，233，254</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>高二6班</t>
+          <t>高二8/2班</t>
         </is>
       </c>
       <c r="B26" s="4" t="n"/>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>227，225，220，224，229，222</t>
+          <t>260</t>
         </is>
       </c>
       <c r="D26" s="4" t="n"/>
       <c r="E26" s="4" t="n"/>
       <c r="F26" s="4" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>高二7班</t>
+          <t>高二8班</t>
         </is>
       </c>
       <c r="B27" s="4" t="n"/>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>252，258，233，231，256，254</t>
+          <t>251，262，253</t>
         </is>
       </c>
       <c r="D27" s="4" t="n"/>
       <c r="E27" s="4" t="n"/>
       <c r="F27" s="4" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>高二8班</t>
+          <t>高二9班</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>253，251，262</t>
+          <t>268，255，257，266</t>
         </is>
       </c>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>高二9班</t>
+          <t>高二10班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>255，268，266，257</t>
+          <t>274，261，272</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>高二10班</t>
+          <t>高二11班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>274，272，261</t>
+          <t>327，320，322</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>高二11班</t>
+          <t>高二11/12班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>322，327，320</t>
+          <t>325，276</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>高二12/11班</t>
+          <t>高二12班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>325，276</t>
+          <t>316，323，318，321</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
-    <row r="33">
-[...14 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="40">
+  <mergeCells count="38">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:F21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:F22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:F23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:F25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:F27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:F29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:F30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:F31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:F32"/>
-    <mergeCell ref="A33:B33"/>
-    <mergeCell ref="C33:F33"/>
   </mergeCells>
   <pageMargins left="0.95" right="0.1" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>