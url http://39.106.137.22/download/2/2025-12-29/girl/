--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -1076,345 +1076,345 @@
         <is>
           <t>卫生</t>
         </is>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>6床挂校服</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="4" t="n"/>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>高二1/4班</t>
+          <t>高二1/3班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>212，333</t>
+          <t>329</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>高二1/3班</t>
+          <t>高二1/4班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>212，333</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>高二1班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>331</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>高二2班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>204，205，202，203，201，154</t>
+          <t>201，154，202，205，203，204</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>高二3班</t>
+          <t>高二2/5班</t>
         </is>
       </c>
       <c r="B26" s="4" t="n"/>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>206，209，207，211，213</t>
+          <t>223</t>
         </is>
       </c>
       <c r="D26" s="4" t="n"/>
       <c r="E26" s="4" t="n"/>
       <c r="F26" s="4" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>高二4班</t>
+          <t>高二3班</t>
         </is>
       </c>
       <c r="B27" s="4" t="n"/>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>208，215，217</t>
+          <t>213，207，209，211，206</t>
         </is>
       </c>
       <c r="D27" s="4" t="n"/>
       <c r="E27" s="4" t="n"/>
       <c r="F27" s="4" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>高二4/3班</t>
+          <t>高二3/4班</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>324，210</t>
+          <t>210，324</t>
         </is>
       </c>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>高二5班</t>
+          <t>高二4班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>221，218，219，216，214</t>
+          <t>208，215，217</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>高二5/2班</t>
+          <t>高二5班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>218，221，214，216，219</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>高二6班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>225，227，229，222，220，224</t>
+          <t>220，227，222，224，229，225</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>高二7班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>256，258，254，252，231，233</t>
+          <t>258，256，231，252，233，254</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>高二8班</t>
+          <t>高二8/2班</t>
         </is>
       </c>
       <c r="B33" s="4" t="n"/>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>260</t>
         </is>
       </c>
       <c r="D33" s="4" t="n"/>
       <c r="E33" s="4" t="n"/>
       <c r="F33" s="4" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>高二8/2班</t>
+          <t>高二8班</t>
         </is>
       </c>
       <c r="B34" s="4" t="n"/>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>253</t>
         </is>
       </c>
       <c r="D34" s="4" t="n"/>
       <c r="E34" s="4" t="n"/>
       <c r="F34" s="4" t="n"/>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>高二9班</t>
         </is>
       </c>
       <c r="B35" s="4" t="n"/>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>255，266，268</t>
+          <t>268，255，266</t>
         </is>
       </c>
       <c r="D35" s="4" t="n"/>
       <c r="E35" s="4" t="n"/>
       <c r="F35" s="4" t="n"/>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>高二10/9班</t>
+          <t>高二9/10班</t>
         </is>
       </c>
       <c r="B36" s="4" t="n"/>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D36" s="4" t="n"/>
       <c r="E36" s="4" t="n"/>
       <c r="F36" s="4" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>高二10班</t>
         </is>
       </c>
       <c r="B37" s="4" t="n"/>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>259</t>
         </is>
       </c>
       <c r="D37" s="4" t="n"/>
       <c r="E37" s="4" t="n"/>
       <c r="F37" s="4" t="n"/>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>高二11/12班</t>
+          <t>高二11班</t>
         </is>
       </c>
       <c r="B38" s="4" t="n"/>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>325，276</t>
+          <t>327，320，322</t>
         </is>
       </c>
       <c r="D38" s="4" t="n"/>
       <c r="E38" s="4" t="n"/>
       <c r="F38" s="4" t="n"/>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>高二11班</t>
+          <t>高二11/12班</t>
         </is>
       </c>
       <c r="B39" s="4" t="n"/>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>322，320，327</t>
+          <t>325，276</t>
         </is>
       </c>
       <c r="D39" s="4" t="n"/>
       <c r="E39" s="4" t="n"/>
       <c r="F39" s="4" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>高二12班</t>
         </is>
       </c>
       <c r="B40" s="4" t="n"/>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>318，316，321，323</t>
+          <t>316，323，318，321</t>
         </is>
       </c>
       <c r="D40" s="4" t="n"/>
       <c r="E40" s="4" t="n"/>
       <c r="F40" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:F22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:F23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:F25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:F27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="A29:B29"/>