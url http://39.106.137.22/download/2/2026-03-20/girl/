--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -564,361 +564,361 @@
         <is>
           <t>卫生</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>地不净，4床下有鞋未上架。</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B5" s="4" t="n"/>
       <c r="C5" s="4" t="n"/>
       <c r="D5" s="4" t="n"/>
       <c r="E5" s="4" t="n"/>
       <c r="F5" s="4" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>高二1/4班</t>
+          <t>高二1/3班</t>
         </is>
       </c>
       <c r="B6" s="4" t="n"/>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>212，333</t>
+          <t>329</t>
         </is>
       </c>
       <c r="D6" s="4" t="n"/>
       <c r="E6" s="4" t="n"/>
       <c r="F6" s="4" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>高二1/8班</t>
+          <t>高二1/4班</t>
         </is>
       </c>
       <c r="B7" s="4" t="n"/>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>212，333</t>
         </is>
       </c>
       <c r="D7" s="4" t="n"/>
       <c r="E7" s="4" t="n"/>
       <c r="F7" s="4" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>高二1/3班</t>
+          <t>高二1/8班</t>
         </is>
       </c>
       <c r="B8" s="4" t="n"/>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>264</t>
         </is>
       </c>
       <c r="D8" s="4" t="n"/>
       <c r="E8" s="4" t="n"/>
       <c r="F8" s="4" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>高二1班</t>
         </is>
       </c>
       <c r="B9" s="4" t="n"/>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>331</t>
         </is>
       </c>
       <c r="D9" s="4" t="n"/>
       <c r="E9" s="4" t="n"/>
       <c r="F9" s="4" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>高二2班</t>
         </is>
       </c>
       <c r="B10" s="4" t="n"/>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>204，205，202，203，201，154</t>
+          <t>201，204，154，202，205，203</t>
         </is>
       </c>
       <c r="D10" s="4" t="n"/>
       <c r="E10" s="4" t="n"/>
       <c r="F10" s="4" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>高二3班</t>
+          <t>高二2/5班</t>
         </is>
       </c>
       <c r="B11" s="4" t="n"/>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>206，209，207，211，213</t>
+          <t>223</t>
         </is>
       </c>
       <c r="D11" s="4" t="n"/>
       <c r="E11" s="4" t="n"/>
       <c r="F11" s="4" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>高二4班</t>
+          <t>高二3班</t>
         </is>
       </c>
       <c r="B12" s="4" t="n"/>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>208，215，217</t>
+          <t>213，209，211，207，206</t>
         </is>
       </c>
       <c r="D12" s="4" t="n"/>
       <c r="E12" s="4" t="n"/>
       <c r="F12" s="4" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>高二4/3班</t>
+          <t>高二3/4班</t>
         </is>
       </c>
       <c r="B13" s="4" t="n"/>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>324，210</t>
+          <t>210，324</t>
         </is>
       </c>
       <c r="D13" s="4" t="n"/>
       <c r="E13" s="4" t="n"/>
       <c r="F13" s="4" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>高二5班</t>
+          <t>高二4班</t>
         </is>
       </c>
       <c r="B14" s="4" t="n"/>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>221，218，219，216，214</t>
+          <t>208，215，217</t>
         </is>
       </c>
       <c r="D14" s="4" t="n"/>
       <c r="E14" s="4" t="n"/>
       <c r="F14" s="4" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>高二5/2班</t>
+          <t>高二5班</t>
         </is>
       </c>
       <c r="B15" s="4" t="n"/>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>218，221，214，216，219</t>
         </is>
       </c>
       <c r="D15" s="4" t="n"/>
       <c r="E15" s="4" t="n"/>
       <c r="F15" s="4" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>高二6班</t>
         </is>
       </c>
       <c r="B16" s="4" t="n"/>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>225，227，229，222，220，224</t>
+          <t>220，227，222，224，229，225</t>
         </is>
       </c>
       <c r="D16" s="4" t="n"/>
       <c r="E16" s="4" t="n"/>
       <c r="F16" s="4" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>高二7班</t>
         </is>
       </c>
       <c r="B17" s="4" t="n"/>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>256，258，254，252，231，233</t>
+          <t>258，256，231，252，233，254</t>
         </is>
       </c>
       <c r="D17" s="4" t="n"/>
       <c r="E17" s="4" t="n"/>
       <c r="F17" s="4" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>高二8班</t>
+          <t>高二8/2班</t>
         </is>
       </c>
       <c r="B18" s="4" t="n"/>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>253，262，251</t>
+          <t>260</t>
         </is>
       </c>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>高二8/2班</t>
+          <t>高二8班</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>251，262，253</t>
         </is>
       </c>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>高二9班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>257，255，266，268</t>
+          <t>268，255，257，266</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>高二10/9班</t>
+          <t>高二9/10班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>高二10班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>272，261，274，259</t>
+          <t>274，261，259，272</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>高二11/12班</t>
+          <t>高二11班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>325，276</t>
+          <t>327，320，322</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>高二11班</t>
+          <t>高二11/12班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>322，320，327</t>
+          <t>325，276</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>高二12班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>318，316，321，323</t>
+          <t>316，323，318，321</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="A13:B13"/>